--- v0 (2026-03-24)
+++ v1 (2026-05-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Promociones" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1732">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1745">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>FECHA</t>
   </si>
   <si>
     <t>REG. OFICIALIA</t>
   </si>
   <si>
     <t>EXPEDIENTE</t>
   </si>
   <si>
     <t>PROMOVENTE</t>
   </si>
   <si>
     <t>PETICIÓN</t>
   </si>
   <si>
     <t>F. TURNO</t>
   </si>
   <si>
     <t>AUXILIAR</t>
   </si>
   <si>
@@ -3203,50 +3203,53 @@
   <si>
     <t>MARÍA DE LOS ÁNGELES GARCÍA</t>
   </si>
   <si>
     <t>CFE</t>
   </si>
   <si>
     <t>579/2012</t>
   </si>
   <si>
     <t>2025-05-07</t>
   </si>
   <si>
     <t>PEDRO GARCÍA RANGEL</t>
   </si>
   <si>
     <t>PERSONALIDAD Y SECUELA</t>
   </si>
   <si>
     <t>2025-05-12</t>
   </si>
   <si>
     <t>111/2023</t>
   </si>
   <si>
+    <t>2026-03-27</t>
+  </si>
+  <si>
     <t>2025-05-14</t>
   </si>
   <si>
     <t>453/2020</t>
   </si>
   <si>
     <t>JUNTZ 7 DE CONCILIACIÓN Y ARBITRAJE</t>
   </si>
   <si>
     <t>SOLICITA NUMERO DE EXPEDIENTE</t>
   </si>
   <si>
     <t>SOLICITA CURP</t>
   </si>
   <si>
     <t>2025-05-19</t>
   </si>
   <si>
     <t>861/2019</t>
   </si>
   <si>
     <t>MIGUEL ÁNGEL VÁZQUEZ</t>
   </si>
   <si>
     <t>933/2021</t>
@@ -3428,50 +3431,53 @@
   <si>
     <t>ULISES BONILLA TREJO</t>
   </si>
   <si>
     <t>D.B. 093/2024</t>
   </si>
   <si>
     <t>MANIFIESTAR ESTAR DE ACUERDO PARCIALMENTE</t>
   </si>
   <si>
     <t>2025-06-11</t>
   </si>
   <si>
     <t>OBJECIONES</t>
   </si>
   <si>
     <t>ISAAC AKE VILLA</t>
   </si>
   <si>
     <t>699/2023</t>
   </si>
   <si>
     <t>OMAR ROMERO SANDOVAL</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-06-12</t>
   </si>
   <si>
     <t>DESHAOGO DE PRUEBAS</t>
   </si>
   <si>
     <t>027/2024</t>
   </si>
   <si>
     <t>561/2022</t>
   </si>
   <si>
     <t>LUCIO PEREZ</t>
   </si>
   <si>
     <t>2025-06-13</t>
   </si>
   <si>
     <t>PROPORCIONA LUGAR PARA DESHAOGO</t>
   </si>
   <si>
     <t>D.B. 201/2024</t>
   </si>
   <si>
     <t>2025-06-16</t>
@@ -3833,50 +3839,53 @@
   <si>
     <t>NO DESGNA PERITO OJO PARA ACORDAR</t>
   </si>
   <si>
     <t>681/2020</t>
   </si>
   <si>
     <t>2025-08-28</t>
   </si>
   <si>
     <t>JORGE MARTÍNEZ HERRERA</t>
   </si>
   <si>
     <t>2025-08-29</t>
   </si>
   <si>
     <t>ALAN SÁNCHEZ RODRÍGUEZ</t>
   </si>
   <si>
     <t>435/2021</t>
   </si>
   <si>
     <t>KARINA GONZÁLEZ GUEVARA</t>
   </si>
   <si>
+    <t>2026-03-26</t>
+  </si>
+  <si>
     <t>2025-09-01</t>
   </si>
   <si>
     <t>1125/2022</t>
   </si>
   <si>
     <t>JESÚS DARÍO CHÁVEZ</t>
   </si>
   <si>
     <t>1125/2021</t>
   </si>
   <si>
     <t>405/2020</t>
   </si>
   <si>
     <t>2025-09-02</t>
   </si>
   <si>
     <t>387/2020</t>
   </si>
   <si>
     <t>993/2024</t>
   </si>
   <si>
     <t>VILIULFO OLOVARES GRAJALES</t>
@@ -3935,155 +3944,167 @@
   <si>
     <t>2025-09-18</t>
   </si>
   <si>
     <t>687/2018</t>
   </si>
   <si>
     <t>123/2021</t>
   </si>
   <si>
     <t>JUZGADO LABORAL DE SAN ANDRÉS TUXTLA</t>
   </si>
   <si>
     <t>CERTIFICADO MÉDICO</t>
   </si>
   <si>
     <t>SEFIPLAN</t>
   </si>
   <si>
     <t>1643/2011</t>
   </si>
   <si>
     <t>BRAULIO TERÁN DEL VALLE</t>
   </si>
   <si>
+    <t>2026-04-06</t>
+  </si>
+  <si>
     <t>381/2020</t>
   </si>
   <si>
     <t>SUSANA GRAJALES SARABIA</t>
   </si>
   <si>
     <t>591/2025</t>
   </si>
   <si>
     <t>OSCAR DANIEL ESPINOZA</t>
   </si>
   <si>
     <t>105/2021</t>
   </si>
   <si>
     <t>ROMINA TRINIDAD PÉREZ</t>
   </si>
   <si>
     <t>069/2019</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>477/2023</t>
   </si>
   <si>
     <t>JHONNY DE JESÚS ESTEVES</t>
   </si>
   <si>
     <t>057/2023</t>
   </si>
   <si>
     <t>ABRIL MARIBEL PÉREZ</t>
   </si>
   <si>
+    <t>2026-03-25</t>
+  </si>
+  <si>
     <t>099/2021</t>
   </si>
   <si>
     <t>045/2021</t>
   </si>
   <si>
     <t>297/2024</t>
   </si>
   <si>
     <t>EMMANUEL VELÁZQUEZ LARA</t>
   </si>
   <si>
     <t>D.B. 015/2022</t>
   </si>
   <si>
     <t>CHRISTIAN ALEXIS MARTÍNEZ</t>
   </si>
   <si>
     <t>537/2023</t>
   </si>
   <si>
     <t>2025-09-22</t>
   </si>
   <si>
     <t>1305/2018</t>
   </si>
   <si>
     <t>939/2018</t>
   </si>
   <si>
     <t>747/2020</t>
   </si>
   <si>
     <t>2025-09-23</t>
   </si>
   <si>
     <t>027/2020</t>
   </si>
   <si>
     <t>KARLA PATRICIA VIVEROS</t>
   </si>
   <si>
     <t>519/2023</t>
   </si>
   <si>
     <t>453/2023</t>
   </si>
   <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
     <t>2025-09-24</t>
   </si>
   <si>
     <t>063/2019</t>
   </si>
   <si>
     <t>MARÍA CIRIA GUZMÁN MORALES</t>
   </si>
   <si>
     <t>279/2022</t>
   </si>
   <si>
     <t>1095/2021</t>
   </si>
   <si>
     <t>LUIS H. ALFONSO</t>
   </si>
   <si>
     <t>783/2021</t>
   </si>
   <si>
+    <t>2026-04-09</t>
+  </si>
+  <si>
     <t>2025-09-25</t>
   </si>
   <si>
     <t>465/2020</t>
   </si>
   <si>
     <t>JOSÉ ADÁN ALFONSO</t>
   </si>
   <si>
     <t>2025-09-26</t>
   </si>
   <si>
     <t>309/2018</t>
   </si>
   <si>
     <t>PROFIRIO VIDAURRI AVALOS</t>
   </si>
   <si>
     <t>1191/2021</t>
   </si>
   <si>
     <t>ZAIRA LARIOS ALDUCIN</t>
   </si>
   <si>
     <t>3217/2018</t>
@@ -4106,50 +4127,53 @@
   <si>
     <t>GEORGINA MARIBEL CHUY</t>
   </si>
   <si>
     <t>813/2023</t>
   </si>
   <si>
     <t>NESTOR CRUZ REYES</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>489/2023</t>
   </si>
   <si>
     <t>AYTTO. XALAPA</t>
   </si>
   <si>
     <t>ALEJANDRA SEGURA  Y OTROS</t>
   </si>
   <si>
     <t>531/2019</t>
   </si>
   <si>
+    <t>2026-03-06</t>
+  </si>
+  <si>
     <t>1443/2017</t>
   </si>
   <si>
     <t>SILVIA ELENA SANTIAGO</t>
   </si>
   <si>
     <t>MAYA LUZ GUZMÁN</t>
   </si>
   <si>
     <t>DESERCIÓN DE PRUEBA</t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
     <t>021/2024</t>
   </si>
   <si>
     <t>CASTO EMIR SAUCEDO</t>
   </si>
   <si>
     <t>INFORMA QUE NO PUEDE CUBRIR PAGO</t>
   </si>
   <si>
     <t>993/2018</t>
@@ -4175,50 +4199,53 @@
   <si>
     <t>507/2019</t>
   </si>
   <si>
     <t>1041/2022</t>
   </si>
   <si>
     <t>2025-10-06</t>
   </si>
   <si>
     <t>207/2020</t>
   </si>
   <si>
     <t>AMERICA DEL ROCÍO MÁLAGA CALDERÓN</t>
   </si>
   <si>
     <t>1453/2018</t>
   </si>
   <si>
     <t>1023/2022</t>
   </si>
   <si>
     <t>AMÉRICA DEL ROCÍO MALAGA CALDERÓN</t>
   </si>
   <si>
+    <t>2026-03-10</t>
+  </si>
+  <si>
     <t>SOLICITA RFC</t>
   </si>
   <si>
     <t>MARTÍN OMAR SENA ALARCÓN</t>
   </si>
   <si>
     <t>EXHIBE ACUSE</t>
   </si>
   <si>
     <t>2025-10-07</t>
   </si>
   <si>
     <t>NO ATIENDE SOLICITUD</t>
   </si>
   <si>
     <t>861/2023</t>
   </si>
   <si>
     <t>FRANCISCO JAVIER VÁZQUEZ GUZMÁN</t>
   </si>
   <si>
     <t>INFONAVIT</t>
   </si>
   <si>
     <t>525/2025</t>
@@ -4289,50 +4316,53 @@
   <si>
     <t>2025-10-15</t>
   </si>
   <si>
     <t>JUZGADO LABORAL COATZACOALCOS</t>
   </si>
   <si>
     <t>459/2022</t>
   </si>
   <si>
     <t>ADRIANA PÁOLA LINARES</t>
   </si>
   <si>
     <t>2025-10-16</t>
   </si>
   <si>
     <t>JAVIER NORIEGA GARCÍA</t>
   </si>
   <si>
     <t>999/2019</t>
   </si>
   <si>
     <t>1239/2017</t>
   </si>
   <si>
+    <t>2026-03-24</t>
+  </si>
+  <si>
     <t>903/2023</t>
   </si>
   <si>
     <t>SIN NUMERO</t>
   </si>
   <si>
     <t>D.B.146/2025</t>
   </si>
   <si>
     <t>JESUS LEONEL CASTAÑEDA</t>
   </si>
   <si>
     <t>D.B.453/2025</t>
   </si>
   <si>
     <t>2025-10-17</t>
   </si>
   <si>
     <t>015/2021</t>
   </si>
   <si>
     <t>EXTEMPORANEA</t>
   </si>
   <si>
     <t>279/2023</t>
@@ -4403,50 +4433,53 @@
   <si>
     <t>2025-10-27</t>
   </si>
   <si>
     <t>PATRICIA ELIZABETH VÁZQUEZ CRUZ</t>
   </si>
   <si>
     <t>1143/2021</t>
   </si>
   <si>
     <t>579/2022</t>
   </si>
   <si>
     <t>ACTUARIA MUNICIPAL PEROTE</t>
   </si>
   <si>
     <t>117/2024</t>
   </si>
   <si>
     <t>855/2025</t>
   </si>
   <si>
     <t>GUSTAVO LÓPEZ MORALES</t>
   </si>
   <si>
+    <t>2026-04-07</t>
+  </si>
+  <si>
     <t>951/2021</t>
   </si>
   <si>
     <t>789/2018</t>
   </si>
   <si>
     <t>2025-10-28</t>
   </si>
   <si>
     <t>SOLICITA NUMERO DE SEG. SOCIAL</t>
   </si>
   <si>
     <t>2025-10-29</t>
   </si>
   <si>
     <t>1275/2022</t>
   </si>
   <si>
     <t>TELMEX</t>
   </si>
   <si>
     <t>1137/2017</t>
   </si>
   <si>
     <t>825/2019</t>
@@ -4481,50 +4514,53 @@
   <si>
     <t>105/2024</t>
   </si>
   <si>
     <t>ACTUARÍA MUNICIPAL DE LERDO DE TEJADA</t>
   </si>
   <si>
     <t>CONSTANCIAS EXTEMPORANEAS</t>
   </si>
   <si>
     <t>2025-11-05</t>
   </si>
   <si>
     <t>051/2023</t>
   </si>
   <si>
     <t>285/2019</t>
   </si>
   <si>
     <t>837/2024</t>
   </si>
   <si>
     <t>JUZGADO MUNICIPAL EL HIGO</t>
   </si>
   <si>
+    <t>2026-03-30</t>
+  </si>
+  <si>
     <t>ISSSTE</t>
   </si>
   <si>
     <t>1419/2019</t>
   </si>
   <si>
     <t>327/2019</t>
   </si>
   <si>
     <t>315/2019</t>
   </si>
   <si>
     <t>225/2019</t>
   </si>
   <si>
     <t>1221/2019</t>
   </si>
   <si>
     <t>FREDY LÓPEZ SAN MARTÍN</t>
   </si>
   <si>
     <t>2025-11-06</t>
   </si>
   <si>
     <t>D.B. 033/2024</t>
@@ -5010,50 +5046,53 @@
     <t>SE DESISTE DE INSPECCIÓN</t>
   </si>
   <si>
     <t>249/2021</t>
   </si>
   <si>
     <t>JESÚS DARIO CHÁVEZ</t>
   </si>
   <si>
     <t>723/2021</t>
   </si>
   <si>
     <t>MARCELINA HERNÁNDEZ GONZÁLEZ</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>933/2022</t>
   </si>
   <si>
     <t>495/2025</t>
   </si>
   <si>
     <t>JACOBO ALEJANDRO CASTILLO ZAYAS</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
   </si>
   <si>
     <t>339/2021</t>
   </si>
   <si>
     <t>CARMEN ALDUCIN HERNÁNDEZ</t>
   </si>
   <si>
     <t>285/2020</t>
   </si>
   <si>
     <t>207/2022</t>
   </si>
   <si>
     <t>ACTUARIA MUNICIPAL DE CHICONTEPEC</t>
   </si>
   <si>
     <t>033/2024</t>
   </si>
   <si>
     <t>ELENA PAULINA MARTÍNEZ</t>
   </si>
   <si>
     <t>435/2017</t>
   </si>
@@ -5594,51 +5633,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I953"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -16227,11339 +16266,11471 @@
         <v>1060</v>
       </c>
       <c r="I461" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="462" spans="1:9">
       <c r="A462">
         <v>470</v>
       </c>
       <c r="B462" t="s">
         <v>1061</v>
       </c>
       <c r="C462">
         <v>47</v>
       </c>
       <c r="D462" t="s">
         <v>1062</v>
       </c>
       <c r="E462" t="s">
         <v>533</v>
       </c>
       <c r="F462" t="s">
         <v>634</v>
       </c>
+      <c r="G462" t="s">
+        <v>1063</v>
+      </c>
       <c r="I462" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="463" spans="1:9">
       <c r="A463">
         <v>466</v>
       </c>
       <c r="B463" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="C463">
         <v>133</v>
       </c>
       <c r="D463" t="s">
         <v>1036</v>
       </c>
       <c r="E463" t="s">
         <v>1038</v>
       </c>
       <c r="F463" t="s">
         <v>275</v>
       </c>
       <c r="I463" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="464" spans="1:9">
       <c r="A464">
         <v>467</v>
       </c>
       <c r="B464" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="C464">
         <v>132</v>
       </c>
       <c r="D464" t="s">
         <v>1052</v>
       </c>
       <c r="E464" t="s">
         <v>1038</v>
       </c>
       <c r="F464" t="s">
         <v>275</v>
       </c>
       <c r="I464" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="465" spans="1:9">
       <c r="A465">
         <v>468</v>
       </c>
       <c r="B465" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="C465">
         <v>103</v>
       </c>
       <c r="D465" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="E465" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F465" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="I465" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="466" spans="1:9">
       <c r="A466">
         <v>469</v>
       </c>
       <c r="B466" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="C466">
         <v>29</v>
       </c>
       <c r="D466" t="s">
         <v>1054</v>
       </c>
       <c r="E466" t="s">
         <v>708</v>
       </c>
       <c r="F466" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="I466" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="467" spans="1:9">
       <c r="A467">
         <v>464</v>
       </c>
       <c r="B467" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C467">
         <v>96</v>
       </c>
       <c r="D467" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E467" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="F467" t="s">
         <v>395</v>
       </c>
       <c r="I467" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="468" spans="1:9">
       <c r="A468">
         <v>465</v>
       </c>
       <c r="B468" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C468">
         <v>46</v>
       </c>
       <c r="D468" t="s">
         <v>1054</v>
       </c>
       <c r="E468" t="s">
         <v>1056</v>
       </c>
       <c r="F468" t="s">
         <v>275</v>
       </c>
       <c r="I468" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="469" spans="1:9">
       <c r="A469">
         <v>934</v>
       </c>
       <c r="B469" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="C469">
         <v>32</v>
       </c>
       <c r="D469" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="E469" t="s">
         <v>574</v>
       </c>
       <c r="F469" t="s">
         <v>613</v>
       </c>
       <c r="I469" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="470" spans="1:9">
       <c r="A470">
         <v>461</v>
       </c>
       <c r="B470" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C470">
         <v>36</v>
       </c>
       <c r="D470" t="s">
         <v>1054</v>
       </c>
       <c r="E470" t="s">
         <v>915</v>
       </c>
       <c r="F470" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="I470" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="471" spans="1:9">
       <c r="A471">
         <v>462</v>
       </c>
       <c r="B471" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C471">
         <v>14</v>
       </c>
       <c r="D471" t="s">
         <v>757</v>
       </c>
       <c r="E471" t="s">
         <v>482</v>
       </c>
       <c r="F471" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="I471" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="472" spans="1:9">
       <c r="A472">
         <v>463</v>
       </c>
       <c r="B472" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="C472">
         <v>12</v>
       </c>
       <c r="D472" t="s">
         <v>633</v>
       </c>
       <c r="E472" t="s">
         <v>482</v>
       </c>
       <c r="F472" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="I472" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="473" spans="1:9">
       <c r="A473">
         <v>460</v>
       </c>
       <c r="B473" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="C473">
         <v>137</v>
       </c>
       <c r="D473" t="s">
         <v>912</v>
       </c>
       <c r="E473" t="s">
         <v>913</v>
       </c>
       <c r="F473" t="s">
         <v>75</v>
       </c>
       <c r="I473" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="474" spans="1:9">
       <c r="A474">
         <v>454</v>
       </c>
       <c r="B474" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C474">
         <v>130</v>
       </c>
       <c r="D474" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="E474" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="F474" t="s">
         <v>97</v>
       </c>
       <c r="I474" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="475" spans="1:9">
       <c r="A475">
         <v>455</v>
       </c>
       <c r="B475" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C475">
         <v>129</v>
       </c>
       <c r="D475" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="E475" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="F475" t="s">
         <v>97</v>
       </c>
       <c r="I475" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="476" spans="1:9">
       <c r="A476">
         <v>456</v>
       </c>
       <c r="B476" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C476">
         <v>111</v>
       </c>
       <c r="D476" t="s">
         <v>1004</v>
       </c>
       <c r="E476" t="s">
         <v>894</v>
       </c>
       <c r="F476" t="s">
         <v>97</v>
       </c>
       <c r="I476" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="477" spans="1:9">
       <c r="A477">
         <v>457</v>
       </c>
       <c r="B477" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C477">
         <v>61</v>
       </c>
       <c r="D477" t="s">
         <v>998</v>
       </c>
       <c r="E477" t="s">
         <v>999</v>
       </c>
       <c r="F477" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="I477" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="478" spans="1:9">
       <c r="A478">
         <v>458</v>
       </c>
       <c r="B478" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C478">
         <v>28</v>
       </c>
       <c r="D478" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E478" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="F478" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="I478" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="479" spans="1:9">
       <c r="A479">
         <v>459</v>
       </c>
       <c r="B479" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C479">
         <v>18</v>
       </c>
       <c r="D479" t="s">
         <v>532</v>
       </c>
       <c r="E479" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F479" t="s">
         <v>177</v>
       </c>
       <c r="I479" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="480" spans="1:9">
       <c r="A480">
         <v>923</v>
       </c>
       <c r="B480" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C480">
         <v>24</v>
       </c>
       <c r="D480" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E480" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="F480" t="s">
         <v>75</v>
       </c>
       <c r="I480" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="481" spans="1:9">
       <c r="A481">
         <v>451</v>
       </c>
       <c r="B481" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="C481">
         <v>96</v>
       </c>
       <c r="D481" t="s">
         <v>912</v>
       </c>
       <c r="E481" t="s">
         <v>574</v>
       </c>
       <c r="F481" t="s">
         <v>1024</v>
       </c>
       <c r="I481" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="482" spans="1:9">
       <c r="A482">
         <v>452</v>
       </c>
       <c r="B482" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="C482">
         <v>92</v>
       </c>
       <c r="D482" t="s">
         <v>881</v>
       </c>
       <c r="E482" t="s">
         <v>574</v>
       </c>
       <c r="F482" t="s">
         <v>1024</v>
       </c>
       <c r="I482" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="483" spans="1:9">
       <c r="A483">
         <v>453</v>
       </c>
       <c r="B483" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="C483">
         <v>86</v>
       </c>
       <c r="D483" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="E483" t="s">
         <v>834</v>
       </c>
       <c r="F483" t="s">
         <v>97</v>
       </c>
       <c r="I483" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="484" spans="1:9">
       <c r="A484">
         <v>448</v>
       </c>
       <c r="B484" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C484">
         <v>103</v>
       </c>
       <c r="D484" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E484" t="s">
         <v>1038</v>
       </c>
       <c r="F484" t="s">
         <v>97</v>
       </c>
       <c r="I484" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="485" spans="1:9">
       <c r="A485">
         <v>449</v>
       </c>
       <c r="B485" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C485">
         <v>85</v>
       </c>
       <c r="D485" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="E485" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="F485" t="s">
         <v>513</v>
       </c>
       <c r="I485" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="486" spans="1:9">
       <c r="A486">
         <v>450</v>
       </c>
       <c r="B486" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C486">
         <v>80</v>
       </c>
       <c r="D486" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="E486" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="F486" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="I486" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="487" spans="1:9">
       <c r="A487">
         <v>924</v>
       </c>
       <c r="B487" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C487">
         <v>61</v>
       </c>
       <c r="D487" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E487" t="s">
         <v>789</v>
       </c>
       <c r="F487" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="I487" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="488" spans="1:9">
       <c r="A488">
         <v>445</v>
       </c>
       <c r="B488" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="C488">
         <v>96</v>
       </c>
       <c r="D488" t="s">
         <v>763</v>
       </c>
       <c r="E488" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="F488" t="s">
         <v>75</v>
       </c>
       <c r="I488" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="489" spans="1:9">
       <c r="A489">
         <v>446</v>
       </c>
       <c r="B489" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="C489">
         <v>95</v>
       </c>
       <c r="D489" t="s">
         <v>669</v>
       </c>
       <c r="E489" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="F489" t="s">
         <v>75</v>
       </c>
       <c r="I489" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="490" spans="1:9">
       <c r="A490">
         <v>447</v>
       </c>
       <c r="B490" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="C490">
         <v>23</v>
       </c>
       <c r="D490" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="E490" t="s">
         <v>482</v>
       </c>
       <c r="F490" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="I490" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="491" spans="1:9">
       <c r="A491">
         <v>441</v>
       </c>
       <c r="B491" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C491">
         <v>159</v>
       </c>
       <c r="D491" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="E491" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="F491" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="I491" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="492" spans="1:9">
       <c r="A492">
         <v>442</v>
       </c>
       <c r="B492" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C492">
         <v>155</v>
       </c>
       <c r="D492" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="E492" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="F492" t="s">
         <v>941</v>
       </c>
       <c r="I492" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="493" spans="1:9">
       <c r="A493">
         <v>443</v>
       </c>
       <c r="B493" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C493">
         <v>13</v>
       </c>
       <c r="D493" t="s">
         <v>10</v>
       </c>
       <c r="E493" t="s">
         <v>482</v>
       </c>
       <c r="F493" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="I493" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="494" spans="1:9">
       <c r="A494">
         <v>444</v>
       </c>
       <c r="B494" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="C494">
         <v>1</v>
       </c>
       <c r="D494" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="E494" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="F494" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="I494" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="495" spans="1:9">
       <c r="A495">
         <v>439</v>
       </c>
       <c r="B495" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C495">
         <v>94</v>
       </c>
       <c r="D495" t="s">
         <v>1054</v>
       </c>
       <c r="E495" t="s">
         <v>1055</v>
       </c>
       <c r="F495" t="s">
         <v>177</v>
       </c>
       <c r="I495" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="496" spans="1:9">
       <c r="A496">
         <v>440</v>
       </c>
       <c r="B496" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C496">
         <v>65</v>
       </c>
       <c r="D496" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="E496" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="F496" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="I496" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="497" spans="1:9">
       <c r="A497">
         <v>438</v>
       </c>
       <c r="B497" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="C497">
         <v>97</v>
       </c>
       <c r="D497" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="E497" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="F497" t="s">
         <v>97</v>
       </c>
       <c r="I497" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="498" spans="1:9">
       <c r="A498">
         <v>434</v>
       </c>
       <c r="B498" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="C498">
         <v>97</v>
       </c>
       <c r="D498" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="E498" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="F498" t="s">
         <v>941</v>
       </c>
       <c r="I498" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="499" spans="1:9">
       <c r="A499">
         <v>435</v>
       </c>
       <c r="B499" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="C499">
         <v>69</v>
       </c>
       <c r="D499" t="s">
         <v>503</v>
       </c>
       <c r="E499" t="s">
         <v>1049</v>
       </c>
       <c r="F499" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="I499" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="500" spans="1:9">
       <c r="A500">
         <v>436</v>
       </c>
       <c r="B500" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="C500">
         <v>57</v>
       </c>
       <c r="D500" t="s">
         <v>995</v>
       </c>
       <c r="E500" t="s">
         <v>430</v>
       </c>
       <c r="F500" t="s">
         <v>97</v>
       </c>
       <c r="I500" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="501" spans="1:9">
       <c r="A501">
         <v>437</v>
       </c>
       <c r="B501" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="C501">
         <v>55</v>
       </c>
       <c r="D501" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="E501" t="s">
         <v>853</v>
       </c>
       <c r="F501" t="s">
         <v>97</v>
       </c>
       <c r="I501" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="502" spans="1:9">
       <c r="A502">
         <v>931</v>
       </c>
       <c r="B502" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="C502">
         <v>98</v>
       </c>
       <c r="D502" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="E502" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="F502" t="s">
         <v>361</v>
       </c>
       <c r="I502" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="503" spans="1:9">
       <c r="A503">
         <v>432</v>
       </c>
       <c r="B503" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="C503">
         <v>92</v>
       </c>
       <c r="D503" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E503" t="s">
         <v>1049</v>
       </c>
       <c r="F503" t="s">
         <v>97</v>
       </c>
       <c r="I503" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="504" spans="1:9">
       <c r="A504">
         <v>433</v>
       </c>
       <c r="B504" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="C504">
         <v>22</v>
       </c>
       <c r="D504" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E504" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="F504" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="I504" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="505" spans="1:9">
       <c r="A505">
         <v>925</v>
       </c>
       <c r="B505" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="C505">
         <v>88</v>
       </c>
       <c r="D505" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="E505" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="F505" t="s">
         <v>97</v>
       </c>
       <c r="I505" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="506" spans="1:9">
       <c r="A506">
         <v>431</v>
       </c>
       <c r="B506" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="C506">
         <v>136</v>
       </c>
       <c r="D506" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="E506" t="s">
         <v>1038</v>
       </c>
       <c r="F506" t="s">
         <v>97</v>
       </c>
       <c r="I506" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="507" spans="1:9">
       <c r="A507">
         <v>429</v>
       </c>
       <c r="B507" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="C507">
         <v>132</v>
       </c>
       <c r="D507" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="E507" t="s">
         <v>1037</v>
       </c>
       <c r="F507" t="s">
         <v>97</v>
       </c>
       <c r="I507" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="508" spans="1:9">
       <c r="A508">
         <v>430</v>
       </c>
       <c r="B508" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="C508">
         <v>71</v>
       </c>
       <c r="D508" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="E508" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="F508" t="s">
         <v>395</v>
       </c>
       <c r="I508" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="509" spans="1:9">
       <c r="A509">
         <v>426</v>
       </c>
       <c r="B509" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C509">
         <v>71</v>
       </c>
       <c r="D509" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="E509" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="F509" t="s">
         <v>177</v>
       </c>
       <c r="I509" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="510" spans="1:9">
       <c r="A510">
         <v>427</v>
       </c>
       <c r="B510" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C510">
         <v>68</v>
       </c>
       <c r="D510" t="s">
         <v>1016</v>
       </c>
       <c r="E510" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="F510" t="s">
         <v>177</v>
       </c>
       <c r="I510" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="511" spans="1:9">
       <c r="A511">
         <v>428</v>
       </c>
       <c r="B511" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="C511">
         <v>3</v>
       </c>
       <c r="D511" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="E511" t="s">
         <v>1037</v>
       </c>
       <c r="F511" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="I511" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="512" spans="1:9">
       <c r="A512">
         <v>423</v>
       </c>
       <c r="B512" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="C512">
         <v>162</v>
       </c>
       <c r="D512" t="s">
         <v>1004</v>
       </c>
       <c r="E512" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="F512" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="I512" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="513" spans="1:9">
       <c r="A513">
         <v>424</v>
       </c>
       <c r="B513" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="C513">
         <v>153</v>
       </c>
       <c r="D513" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="E513" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="F513" t="s">
         <v>97</v>
       </c>
       <c r="I513" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="514" spans="1:9">
       <c r="A514">
         <v>425</v>
       </c>
       <c r="B514" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="C514">
         <v>10</v>
       </c>
       <c r="D514" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="E514" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="F514" t="s">
         <v>66</v>
       </c>
+      <c r="G514" t="s">
+        <v>1139</v>
+      </c>
       <c r="I514" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="515" spans="1:9">
       <c r="A515">
         <v>418</v>
       </c>
       <c r="B515" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="C515">
         <v>81</v>
       </c>
       <c r="D515" t="s">
         <v>691</v>
       </c>
       <c r="E515" t="s">
         <v>482</v>
       </c>
       <c r="F515" t="s">
         <v>874</v>
       </c>
       <c r="I515" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="516" spans="1:9">
       <c r="A516">
         <v>419</v>
       </c>
       <c r="B516" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="C516">
         <v>80</v>
       </c>
       <c r="D516" t="s">
         <v>961</v>
       </c>
       <c r="E516" t="s">
         <v>482</v>
       </c>
       <c r="F516" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="I516" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="517" spans="1:9">
       <c r="A517">
         <v>420</v>
       </c>
       <c r="B517" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="C517">
         <v>65</v>
       </c>
       <c r="D517" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E517" t="s">
         <v>430</v>
       </c>
       <c r="F517" t="s">
         <v>185</v>
       </c>
       <c r="I517" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="518" spans="1:9">
       <c r="A518">
         <v>421</v>
       </c>
       <c r="B518" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="C518">
         <v>16</v>
       </c>
       <c r="D518" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="E518" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="F518" t="s">
         <v>941</v>
       </c>
       <c r="I518" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="519" spans="1:9">
       <c r="A519">
         <v>422</v>
       </c>
       <c r="B519" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="C519">
         <v>7</v>
       </c>
       <c r="D519" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="E519" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="F519" t="s">
         <v>886</v>
       </c>
       <c r="I519" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="520" spans="1:9">
       <c r="A520">
         <v>416</v>
       </c>
       <c r="B520" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="C520">
         <v>118</v>
       </c>
       <c r="D520" t="s">
         <v>679</v>
       </c>
       <c r="E520" t="s">
         <v>876</v>
       </c>
       <c r="F520" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="I520" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="521" spans="1:9">
       <c r="A521">
         <v>417</v>
       </c>
       <c r="B521" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="C521">
         <v>93</v>
       </c>
       <c r="D521" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="E521" t="s">
         <v>795</v>
       </c>
       <c r="F521" t="s">
         <v>97</v>
       </c>
       <c r="I521" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="522" spans="1:9">
       <c r="A522">
         <v>413</v>
       </c>
       <c r="B522" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="C522">
         <v>97</v>
       </c>
       <c r="D522" t="s">
         <v>503</v>
       </c>
       <c r="E522" t="s">
         <v>1049</v>
       </c>
       <c r="F522" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="I522" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="523" spans="1:9">
       <c r="A523">
         <v>414</v>
       </c>
       <c r="B523" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="C523">
         <v>77</v>
       </c>
       <c r="D523" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="E523" t="s">
         <v>853</v>
       </c>
       <c r="F523" t="s">
         <v>97</v>
       </c>
       <c r="I523" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="524" spans="1:9">
       <c r="A524">
         <v>415</v>
       </c>
       <c r="B524" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="C524">
         <v>53</v>
       </c>
       <c r="D524" t="s">
         <v>679</v>
       </c>
       <c r="E524" t="s">
         <v>1044</v>
       </c>
       <c r="F524" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="I524" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="525" spans="1:9">
       <c r="A525">
         <v>412</v>
       </c>
       <c r="B525" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="C525">
         <v>71</v>
       </c>
       <c r="D525" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="E525" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="F525" t="s">
         <v>75</v>
       </c>
       <c r="I525" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="526" spans="1:9">
       <c r="A526">
         <v>408</v>
       </c>
       <c r="B526" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="C526">
         <v>165</v>
       </c>
       <c r="D526" t="s">
         <v>503</v>
       </c>
       <c r="E526" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="F526" t="s">
         <v>275</v>
       </c>
       <c r="I526" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="527" spans="1:9">
       <c r="A527">
         <v>409</v>
       </c>
       <c r="B527" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="C527">
         <v>70</v>
       </c>
       <c r="D527" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E527" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="F527" t="s">
         <v>97</v>
       </c>
       <c r="I527" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="528" spans="1:9">
       <c r="A528">
         <v>410</v>
       </c>
       <c r="B528" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="C528">
         <v>17</v>
       </c>
       <c r="D528" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="E528" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="F528" t="s">
         <v>671</v>
       </c>
       <c r="I528" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="529" spans="1:9">
       <c r="A529">
         <v>411</v>
       </c>
       <c r="B529" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="C529">
         <v>7</v>
       </c>
       <c r="D529" t="s">
         <v>1052</v>
       </c>
       <c r="E529" t="s">
         <v>482</v>
       </c>
       <c r="F529" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="I529" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="530" spans="1:9">
       <c r="A530">
         <v>405</v>
       </c>
       <c r="B530" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="C530">
         <v>98</v>
       </c>
       <c r="D530" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="E530" t="s">
         <v>81</v>
       </c>
       <c r="F530" t="s">
         <v>272</v>
       </c>
       <c r="I530" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="531" spans="1:9">
       <c r="A531">
         <v>406</v>
       </c>
       <c r="B531" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="C531">
         <v>92</v>
       </c>
       <c r="D531" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E531" t="s">
         <v>1049</v>
       </c>
       <c r="F531" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="I531" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="532" spans="1:9">
       <c r="A532">
         <v>407</v>
       </c>
       <c r="B532" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="C532">
         <v>72</v>
       </c>
       <c r="D532" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="E532" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="F532" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="I532" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="533" spans="1:9">
       <c r="A533">
         <v>404</v>
       </c>
       <c r="B533" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="C533">
         <v>26</v>
       </c>
       <c r="D533" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E533" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F533" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="I533" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="534" spans="1:9">
       <c r="A534">
         <v>403</v>
       </c>
       <c r="B534" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="C534">
         <v>116</v>
       </c>
       <c r="D534" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E534" t="s">
         <v>1049</v>
       </c>
       <c r="F534" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="I534" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="535" spans="1:9">
       <c r="A535">
         <v>401</v>
       </c>
       <c r="B535" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="C535">
         <v>12</v>
       </c>
       <c r="D535" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E535" t="s">
         <v>482</v>
       </c>
       <c r="F535" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="I535" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="536" spans="1:9">
       <c r="A536">
         <v>402</v>
       </c>
       <c r="B536" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="C536">
         <v>9</v>
       </c>
       <c r="D536" t="s">
         <v>928</v>
       </c>
       <c r="E536" t="s">
         <v>482</v>
       </c>
       <c r="F536" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="I536" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="537" spans="1:9">
       <c r="A537">
         <v>399</v>
       </c>
       <c r="B537" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="C537">
         <v>176</v>
       </c>
       <c r="D537" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="E537" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="F537" t="s">
         <v>275</v>
       </c>
       <c r="I537" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="538" spans="1:9">
       <c r="A538">
         <v>400</v>
       </c>
       <c r="B538" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="C538">
         <v>16</v>
       </c>
       <c r="D538" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="E538" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="F538" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="I538" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="539" spans="1:9">
       <c r="A539">
         <v>907</v>
       </c>
       <c r="B539" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="C539">
         <v>184</v>
       </c>
       <c r="D539" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="E539" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="F539" t="s">
         <v>97</v>
       </c>
       <c r="I539" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="540" spans="1:9">
       <c r="A540">
         <v>398</v>
       </c>
       <c r="B540" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
       <c r="C540">
         <v>124</v>
       </c>
       <c r="D540" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="E540" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="F540" t="s">
         <v>75</v>
       </c>
       <c r="I540" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="541" spans="1:9">
       <c r="A541">
         <v>397</v>
       </c>
       <c r="B541" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
       <c r="C541">
         <v>23</v>
       </c>
       <c r="D541" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="E541" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="F541" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="I541" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="542" spans="1:9">
       <c r="A542">
         <v>396</v>
       </c>
       <c r="B542" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="C542">
         <v>70</v>
       </c>
       <c r="D542" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="E542" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="F542" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
       <c r="I542" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="543" spans="1:9">
       <c r="A543">
         <v>395</v>
       </c>
       <c r="B543" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="C543">
         <v>75</v>
       </c>
       <c r="D543" t="s">
         <v>710</v>
       </c>
       <c r="E543" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="F543" t="s">
         <v>66</v>
       </c>
       <c r="I543" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="544" spans="1:9">
       <c r="A544">
         <v>393</v>
       </c>
       <c r="B544" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="C544">
         <v>81</v>
       </c>
       <c r="D544" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E544" t="s">
         <v>1038</v>
       </c>
       <c r="F544" t="s">
         <v>97</v>
       </c>
       <c r="I544" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="545" spans="1:9">
       <c r="A545">
         <v>394</v>
       </c>
       <c r="B545" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="C545">
         <v>9</v>
       </c>
       <c r="D545" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="E545" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="F545" t="s">
         <v>66</v>
       </c>
       <c r="I545" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="546" spans="1:9">
       <c r="A546">
         <v>390</v>
       </c>
       <c r="B546" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="C546">
         <v>61</v>
       </c>
       <c r="D546" t="s">
         <v>1028</v>
       </c>
       <c r="E546" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="F546" t="s">
         <v>854</v>
       </c>
       <c r="I546" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="547" spans="1:9">
       <c r="A547">
         <v>391</v>
       </c>
       <c r="B547" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="C547">
         <v>46</v>
       </c>
       <c r="D547" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="E547" t="s">
         <v>708</v>
       </c>
       <c r="F547" t="s">
         <v>275</v>
       </c>
       <c r="I547" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="548" spans="1:9">
       <c r="A548">
         <v>392</v>
       </c>
       <c r="B548" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="C548">
         <v>19</v>
       </c>
       <c r="D548" t="s">
         <v>893</v>
       </c>
       <c r="E548" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
       <c r="F548" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="I548" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="549" spans="1:9">
       <c r="A549">
         <v>388</v>
       </c>
       <c r="B549" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="C549">
         <v>85</v>
       </c>
       <c r="D549" t="s">
         <v>1052</v>
       </c>
       <c r="E549" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
       <c r="F549" t="s">
         <v>232</v>
       </c>
       <c r="I549" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="550" spans="1:9">
       <c r="A550">
         <v>389</v>
       </c>
       <c r="B550" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="C550">
         <v>9</v>
       </c>
       <c r="D550" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="E550" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="F550" t="s">
         <v>177</v>
       </c>
       <c r="I550" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="551" spans="1:9">
       <c r="A551">
         <v>387</v>
       </c>
       <c r="B551" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
       <c r="C551">
         <v>315</v>
       </c>
       <c r="D551" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="E551" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="F551" t="s">
         <v>700</v>
       </c>
       <c r="I551" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="552" spans="1:9">
       <c r="A552">
         <v>385</v>
       </c>
       <c r="B552" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="C552">
         <v>108</v>
       </c>
       <c r="D552" t="s">
         <v>1054</v>
       </c>
       <c r="E552" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="F552" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="I552" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="553" spans="1:9">
       <c r="A553">
         <v>386</v>
       </c>
       <c r="B553" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="C553">
         <v>62</v>
       </c>
       <c r="D553" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="E553" t="s">
         <v>853</v>
       </c>
       <c r="F553" t="s">
         <v>97</v>
       </c>
       <c r="I553" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="554" spans="1:9">
       <c r="A554">
         <v>384</v>
       </c>
       <c r="B554" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="C554">
         <v>73</v>
       </c>
       <c r="D554" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="E554" t="s">
         <v>81</v>
       </c>
       <c r="F554" t="s">
         <v>641</v>
       </c>
       <c r="I554" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="555" spans="1:9">
       <c r="A555">
         <v>382</v>
       </c>
       <c r="B555" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="C555">
         <v>68</v>
       </c>
       <c r="D555" t="s">
         <v>1028</v>
       </c>
       <c r="E555" t="s">
         <v>894</v>
       </c>
       <c r="F555" t="s">
         <v>582</v>
       </c>
       <c r="I555" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="556" spans="1:9">
       <c r="A556">
         <v>383</v>
       </c>
       <c r="B556" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="C556">
         <v>19</v>
       </c>
       <c r="D556" t="s">
         <v>980</v>
       </c>
       <c r="E556" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="F556" t="s">
         <v>177</v>
       </c>
       <c r="I556" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="557" spans="1:9">
       <c r="A557">
         <v>379</v>
       </c>
       <c r="B557" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="C557">
         <v>114</v>
       </c>
       <c r="D557" t="s">
         <v>1028</v>
       </c>
       <c r="E557" t="s">
         <v>894</v>
       </c>
       <c r="F557" t="s">
         <v>665</v>
       </c>
       <c r="I557" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="558" spans="1:9">
       <c r="A558">
         <v>380</v>
       </c>
       <c r="B558" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="C558">
         <v>72</v>
       </c>
       <c r="D558" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="E558" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="F558" t="s">
         <v>75</v>
       </c>
       <c r="I558" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="559" spans="1:9">
       <c r="A559">
         <v>381</v>
       </c>
       <c r="B559" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="C559">
         <v>62</v>
       </c>
       <c r="D559" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="E559" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="F559" t="s">
         <v>75</v>
       </c>
       <c r="I559" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="560" spans="1:9">
       <c r="A560">
         <v>378</v>
       </c>
       <c r="B560" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="C560">
         <v>64</v>
       </c>
       <c r="D560" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="E560" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="F560" t="s">
         <v>12</v>
       </c>
       <c r="I560" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="561" spans="1:9">
       <c r="A561">
         <v>374</v>
       </c>
       <c r="B561" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C561">
         <v>128</v>
       </c>
       <c r="D561" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E561" t="s">
         <v>894</v>
       </c>
       <c r="F561" t="s">
         <v>582</v>
       </c>
       <c r="I561" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="562" spans="1:9">
       <c r="A562">
         <v>375</v>
       </c>
       <c r="B562" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C562">
         <v>82</v>
       </c>
       <c r="D562" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="E562" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="F562" t="s">
         <v>700</v>
       </c>
       <c r="I562" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="563" spans="1:9">
       <c r="A563">
         <v>376</v>
       </c>
       <c r="B563" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C563">
         <v>81</v>
       </c>
       <c r="D563" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="E563" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="F563" t="s">
         <v>703</v>
       </c>
       <c r="I563" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="564" spans="1:9">
       <c r="A564">
         <v>377</v>
       </c>
       <c r="B564" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C564">
         <v>80</v>
       </c>
       <c r="D564" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E564" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="F564" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="I564" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="565" spans="1:9">
       <c r="A565">
         <v>902</v>
       </c>
       <c r="B565" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C565">
         <v>130</v>
       </c>
       <c r="D565" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E565" t="s">
         <v>1026</v>
       </c>
       <c r="F565" t="s">
         <v>97</v>
       </c>
       <c r="I565" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="566" spans="1:9">
       <c r="A566">
         <v>903</v>
       </c>
       <c r="B566" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="C566">
         <v>129</v>
       </c>
       <c r="D566" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E566" t="s">
         <v>1026</v>
       </c>
       <c r="F566" t="s">
         <v>97</v>
       </c>
       <c r="I566" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="567" spans="1:9">
       <c r="A567">
         <v>372</v>
       </c>
       <c r="B567" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="C567">
         <v>28</v>
       </c>
       <c r="D567" t="s">
         <v>981</v>
       </c>
       <c r="E567" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="F567" t="s">
         <v>886</v>
       </c>
       <c r="I567" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="568" spans="1:9">
       <c r="A568">
         <v>373</v>
       </c>
       <c r="B568" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="C568">
         <v>21</v>
       </c>
       <c r="D568" t="s">
         <v>998</v>
       </c>
       <c r="E568" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="F568" t="s">
         <v>75</v>
       </c>
       <c r="I568" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="569" spans="1:9">
       <c r="A569">
         <v>369</v>
       </c>
       <c r="B569" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="C569">
         <v>103</v>
       </c>
       <c r="D569" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="E569" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="F569" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="I569" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="570" spans="1:9">
       <c r="A570">
         <v>370</v>
       </c>
       <c r="B570" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="C570">
         <v>73</v>
       </c>
       <c r="D570" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="E570" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="F570" t="s">
         <v>787</v>
       </c>
       <c r="I570" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="571" spans="1:9">
       <c r="A571">
         <v>371</v>
       </c>
       <c r="B571" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="C571">
         <v>47</v>
       </c>
       <c r="D571" t="s">
         <v>672</v>
       </c>
       <c r="E571" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="F571" t="s">
         <v>712</v>
       </c>
       <c r="I571" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="572" spans="1:9">
       <c r="A572">
         <v>926</v>
       </c>
       <c r="B572" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="C572">
         <v>144</v>
       </c>
       <c r="D572" t="s">
         <v>1028</v>
       </c>
       <c r="E572" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="F572" t="s">
         <v>97</v>
       </c>
       <c r="I572" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="573" spans="1:9">
       <c r="A573">
         <v>368</v>
       </c>
       <c r="B573" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="C573">
         <v>33</v>
       </c>
       <c r="D573" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="E573" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="F573" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="I573" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="574" spans="1:9">
       <c r="A574">
         <v>366</v>
       </c>
       <c r="B574" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="C574">
         <v>38</v>
       </c>
       <c r="D574" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="E574" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="F574" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="I574" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="575" spans="1:9">
       <c r="A575">
         <v>367</v>
       </c>
       <c r="B575" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="C575">
         <v>34</v>
       </c>
       <c r="D575" t="s">
         <v>908</v>
       </c>
       <c r="E575" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="F575" t="s">
         <v>66</v>
       </c>
       <c r="I575" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="576" spans="1:9">
       <c r="A576">
         <v>363</v>
       </c>
       <c r="B576" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="C576">
         <v>127</v>
       </c>
       <c r="D576" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E576" t="s">
         <v>915</v>
       </c>
       <c r="F576" t="s">
         <v>97</v>
       </c>
       <c r="I576" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="577" spans="1:9">
       <c r="A577">
         <v>364</v>
       </c>
       <c r="B577" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="C577">
         <v>24</v>
       </c>
       <c r="D577" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="E577" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="F577" t="s">
         <v>66</v>
       </c>
       <c r="I577" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="578" spans="1:9">
       <c r="A578">
         <v>365</v>
       </c>
       <c r="B578" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="C578">
         <v>13</v>
       </c>
       <c r="D578" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="E578" t="s">
         <v>81</v>
       </c>
       <c r="F578" t="s">
         <v>641</v>
       </c>
       <c r="I578" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="579" spans="1:9">
       <c r="A579">
         <v>362</v>
       </c>
       <c r="B579" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="C579">
         <v>6</v>
       </c>
       <c r="D579" t="s">
         <v>1052</v>
       </c>
       <c r="E579" t="s">
         <v>1056</v>
       </c>
       <c r="F579" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="I579" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="580" spans="1:9">
       <c r="A580">
         <v>351</v>
       </c>
       <c r="B580" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C580">
         <v>138</v>
       </c>
       <c r="D580" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E580" t="s">
         <v>894</v>
       </c>
       <c r="F580" t="s">
         <v>275</v>
       </c>
       <c r="I580" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="581" spans="1:9">
       <c r="A581">
         <v>352</v>
       </c>
       <c r="B581" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C581">
         <v>133</v>
       </c>
       <c r="D581" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="E581" t="s">
         <v>340</v>
       </c>
       <c r="F581" t="s">
         <v>275</v>
       </c>
+      <c r="G581" t="s">
+        <v>1139</v>
+      </c>
       <c r="I581" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="582" spans="1:9">
       <c r="A582">
         <v>353</v>
       </c>
       <c r="B582" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C582">
         <v>129</v>
       </c>
       <c r="D582" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="E582" t="s">
         <v>70</v>
       </c>
       <c r="F582" t="s">
         <v>75</v>
       </c>
       <c r="I582" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="583" spans="1:9">
       <c r="A583">
         <v>354</v>
       </c>
       <c r="B583" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C583">
         <v>125</v>
       </c>
       <c r="D583" t="s">
         <v>571</v>
       </c>
       <c r="E583" t="s">
         <v>70</v>
       </c>
       <c r="F583" t="s">
         <v>75</v>
       </c>
       <c r="I583" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="584" spans="1:9">
       <c r="A584">
         <v>355</v>
       </c>
       <c r="B584" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C584">
         <v>116</v>
       </c>
       <c r="D584" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="E584" t="s">
         <v>70</v>
       </c>
       <c r="F584" t="s">
         <v>75</v>
       </c>
       <c r="I584" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="585" spans="1:9">
       <c r="A585">
         <v>356</v>
       </c>
       <c r="B585" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C585">
         <v>115</v>
       </c>
       <c r="D585" t="s">
         <v>486</v>
       </c>
       <c r="E585" t="s">
         <v>70</v>
       </c>
       <c r="F585" t="s">
         <v>75</v>
       </c>
       <c r="I585" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="586" spans="1:9">
       <c r="A586">
         <v>357</v>
       </c>
       <c r="B586" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C586">
         <v>103</v>
       </c>
       <c r="D586" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="E586" t="s">
         <v>70</v>
       </c>
       <c r="F586" t="s">
         <v>75</v>
       </c>
       <c r="I586" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="587" spans="1:9">
       <c r="A587">
         <v>358</v>
       </c>
       <c r="B587" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C587">
         <v>99</v>
       </c>
       <c r="D587" t="s">
         <v>486</v>
       </c>
       <c r="E587" t="s">
         <v>70</v>
       </c>
       <c r="F587" t="s">
         <v>75</v>
       </c>
       <c r="I587" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="588" spans="1:9">
       <c r="A588">
         <v>359</v>
       </c>
       <c r="B588" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C588">
         <v>98</v>
       </c>
       <c r="D588" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="E588" t="s">
         <v>70</v>
       </c>
       <c r="F588" t="s">
         <v>75</v>
       </c>
       <c r="I588" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="589" spans="1:9">
       <c r="A589">
         <v>360</v>
       </c>
       <c r="B589" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C589">
         <v>86</v>
       </c>
       <c r="D589" t="s">
         <v>571</v>
       </c>
       <c r="E589" t="s">
         <v>70</v>
       </c>
       <c r="F589" t="s">
         <v>75</v>
       </c>
       <c r="I589" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="590" spans="1:9">
       <c r="A590">
         <v>361</v>
       </c>
       <c r="B590" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="C590">
         <v>59</v>
       </c>
       <c r="D590" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="E590" t="s">
         <v>1049</v>
       </c>
       <c r="F590" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="I590" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="591" spans="1:9">
       <c r="A591">
         <v>348</v>
       </c>
       <c r="B591" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="C591">
         <v>62</v>
       </c>
       <c r="D591" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="E591" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="F591" t="s">
         <v>177</v>
       </c>
       <c r="I591" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="592" spans="1:9">
       <c r="A592">
         <v>349</v>
       </c>
       <c r="B592" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="C592">
         <v>38</v>
       </c>
       <c r="D592" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="E592" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="F592" t="s">
         <v>66</v>
       </c>
       <c r="I592" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="593" spans="1:9">
       <c r="A593">
         <v>350</v>
       </c>
       <c r="B593" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="C593">
         <v>22</v>
       </c>
       <c r="D593" t="s">
         <v>728</v>
       </c>
       <c r="E593" t="s">
         <v>729</v>
       </c>
       <c r="F593" t="s">
         <v>595</v>
       </c>
       <c r="I593" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="594" spans="1:9">
       <c r="A594">
         <v>347</v>
       </c>
       <c r="B594" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="C594">
         <v>20</v>
       </c>
       <c r="D594" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="E594" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="F594" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="I594" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="595" spans="1:9">
       <c r="A595">
         <v>344</v>
       </c>
       <c r="B595" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="C595">
         <v>105</v>
       </c>
       <c r="D595" t="s">
         <v>1022</v>
       </c>
       <c r="E595" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="F595" t="s">
         <v>23</v>
       </c>
       <c r="I595" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="596" spans="1:9">
       <c r="A596">
         <v>345</v>
       </c>
       <c r="B596" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="C596">
         <v>20</v>
       </c>
       <c r="D596" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="E596" t="s">
         <v>244</v>
       </c>
       <c r="F596" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="I596" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="597" spans="1:9">
       <c r="A597">
         <v>346</v>
       </c>
       <c r="B597" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="C597">
         <v>11</v>
       </c>
       <c r="D597" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="E597" t="s">
         <v>278</v>
       </c>
       <c r="F597" t="s">
         <v>401</v>
       </c>
       <c r="I597" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="598" spans="1:9">
       <c r="A598">
         <v>342</v>
       </c>
       <c r="B598" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="C598">
         <v>131</v>
       </c>
       <c r="D598" t="s">
         <v>923</v>
       </c>
       <c r="E598" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="F598" t="s">
         <v>66</v>
       </c>
       <c r="I598" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="599" spans="1:9">
       <c r="A599">
         <v>343</v>
       </c>
       <c r="B599" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="C599">
         <v>130</v>
       </c>
       <c r="D599" t="s">
         <v>537</v>
       </c>
       <c r="E599" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="F599" t="s">
         <v>66</v>
       </c>
       <c r="I599" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="600" spans="1:9">
       <c r="A600">
         <v>340</v>
       </c>
       <c r="B600" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="C600">
         <v>113</v>
       </c>
       <c r="D600" t="s">
         <v>672</v>
       </c>
       <c r="E600" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="F600" t="s">
         <v>177</v>
       </c>
       <c r="I600" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="601" spans="1:9">
       <c r="A601">
         <v>341</v>
       </c>
       <c r="B601" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="C601">
         <v>60</v>
       </c>
       <c r="D601" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="E601" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
       <c r="F601" t="s">
         <v>420</v>
       </c>
+      <c r="G601" t="s">
+        <v>1275</v>
+      </c>
       <c r="I601" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="602" spans="1:9">
       <c r="A602">
         <v>336</v>
       </c>
       <c r="B602" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="C602">
         <v>41</v>
       </c>
       <c r="D602" t="s">
         <v>675</v>
       </c>
       <c r="E602" t="s">
         <v>729</v>
       </c>
       <c r="F602" t="s">
         <v>23</v>
       </c>
       <c r="I602" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="603" spans="1:9">
       <c r="A603">
         <v>337</v>
       </c>
       <c r="B603" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="C603">
         <v>26</v>
       </c>
       <c r="D603" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="E603" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="F603" t="s">
         <v>33</v>
       </c>
       <c r="I603" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="604" spans="1:9">
       <c r="A604">
         <v>338</v>
       </c>
       <c r="B604" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="C604">
         <v>25</v>
       </c>
       <c r="D604" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="E604" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="F604" t="s">
         <v>33</v>
       </c>
       <c r="I604" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="605" spans="1:9">
       <c r="A605">
         <v>339</v>
       </c>
       <c r="B605" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="C605">
         <v>24</v>
       </c>
       <c r="D605" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="E605" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="F605" t="s">
         <v>33</v>
       </c>
       <c r="I605" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="606" spans="1:9">
       <c r="A606">
         <v>332</v>
       </c>
       <c r="B606" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="C606">
         <v>128</v>
       </c>
       <c r="D606" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="E606" t="s">
         <v>574</v>
       </c>
       <c r="F606" t="s">
         <v>275</v>
       </c>
       <c r="I606" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="607" spans="1:9">
       <c r="A607">
         <v>333</v>
       </c>
       <c r="B607" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="C607">
         <v>102</v>
       </c>
       <c r="D607" t="s">
         <v>829</v>
       </c>
       <c r="E607" t="s">
         <v>830</v>
       </c>
       <c r="F607" t="s">
         <v>62</v>
       </c>
       <c r="I607" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="608" spans="1:9">
       <c r="A608">
         <v>334</v>
       </c>
       <c r="B608" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="C608">
         <v>82</v>
       </c>
       <c r="D608" t="s">
-        <v>1280</v>
+        <v>1283</v>
       </c>
       <c r="E608" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="F608" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="I608" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="609" spans="1:9">
       <c r="A609">
         <v>335</v>
       </c>
       <c r="B609" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="C609">
         <v>72</v>
       </c>
       <c r="D609" t="s">
         <v>691</v>
       </c>
       <c r="E609" t="s">
         <v>482</v>
       </c>
       <c r="F609" t="s">
         <v>455</v>
       </c>
       <c r="I609" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="610" spans="1:9">
       <c r="A610">
         <v>331</v>
       </c>
       <c r="B610" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="C610">
         <v>91</v>
       </c>
       <c r="D610" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="E610" t="s">
         <v>853</v>
       </c>
       <c r="F610" t="s">
         <v>97</v>
       </c>
       <c r="I610" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="611" spans="1:9">
       <c r="A611">
         <v>330</v>
       </c>
       <c r="B611" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
       <c r="C611">
         <v>138</v>
       </c>
       <c r="D611" t="s">
         <v>691</v>
       </c>
       <c r="E611" t="s">
         <v>795</v>
       </c>
       <c r="F611" t="s">
-        <v>1285</v>
+        <v>1288</v>
       </c>
       <c r="I611" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="612" spans="1:9">
       <c r="A612">
         <v>327</v>
       </c>
       <c r="B612" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="C612">
         <v>155</v>
       </c>
       <c r="D612" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="E612" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="F612" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="I612" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="613" spans="1:9">
       <c r="A613">
         <v>328</v>
       </c>
       <c r="B613" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="C613">
         <v>139</v>
       </c>
       <c r="D613" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="E613" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F613" t="s">
         <v>275</v>
       </c>
       <c r="I613" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="614" spans="1:9">
       <c r="A614">
         <v>329</v>
       </c>
       <c r="B614" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="C614">
         <v>82</v>
       </c>
       <c r="D614" t="s">
-        <v>1291</v>
+        <v>1294</v>
       </c>
       <c r="E614" t="s">
         <v>821</v>
       </c>
       <c r="F614" t="s">
         <v>97</v>
       </c>
       <c r="I614" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="615" spans="1:9">
       <c r="A615">
         <v>325</v>
       </c>
       <c r="B615" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
       <c r="C615">
         <v>47</v>
       </c>
       <c r="D615" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
       <c r="E615" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="F615" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="I615" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="616" spans="1:9">
       <c r="A616">
         <v>326</v>
       </c>
       <c r="B616" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
       <c r="C616">
         <v>36</v>
       </c>
       <c r="D616" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="E616" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="F616" t="s">
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="I616" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="617" spans="1:9">
       <c r="A617">
         <v>314</v>
       </c>
       <c r="B617" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C617">
         <v>191</v>
       </c>
       <c r="D617" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
       <c r="E617" t="s">
         <v>653</v>
       </c>
       <c r="F617" t="s">
         <v>97</v>
       </c>
       <c r="I617" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="618" spans="1:9">
       <c r="A618">
         <v>315</v>
       </c>
       <c r="B618" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C618">
         <v>189</v>
       </c>
       <c r="D618" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="E618" t="s">
         <v>574</v>
       </c>
       <c r="F618" t="s">
         <v>62</v>
       </c>
       <c r="I618" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="619" spans="1:9">
       <c r="A619">
         <v>316</v>
       </c>
       <c r="B619" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C619">
         <v>166</v>
       </c>
       <c r="D619" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="E619" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="F619" t="s">
         <v>12</v>
       </c>
       <c r="I619" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="620" spans="1:9">
       <c r="A620">
         <v>317</v>
       </c>
       <c r="B620" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C620">
         <v>149</v>
       </c>
       <c r="D620" t="s">
         <v>554</v>
       </c>
       <c r="E620" t="s">
         <v>81</v>
       </c>
       <c r="F620" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
       <c r="I620" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="621" spans="1:9">
       <c r="A621">
         <v>318</v>
       </c>
       <c r="B621" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C621">
         <v>100</v>
       </c>
       <c r="D621" t="s">
         <v>493</v>
       </c>
       <c r="E621" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="F621" t="s">
         <v>33</v>
       </c>
       <c r="I621" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="622" spans="1:9">
       <c r="A622">
         <v>319</v>
       </c>
       <c r="B622" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C622">
         <v>74</v>
       </c>
       <c r="D622" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="E622" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="F622" t="s">
         <v>16</v>
       </c>
+      <c r="G622" t="s">
+        <v>1310</v>
+      </c>
       <c r="I622" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="623" spans="1:9">
       <c r="A623">
         <v>320</v>
       </c>
       <c r="B623" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C623">
         <v>67</v>
       </c>
       <c r="D623" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="E623" t="s">
-        <v>1308</v>
+        <v>1312</v>
       </c>
       <c r="F623" t="s">
         <v>395</v>
       </c>
       <c r="I623" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="624" spans="1:9">
       <c r="A624">
         <v>321</v>
       </c>
       <c r="B624" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C624">
         <v>42</v>
       </c>
       <c r="D624" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="E624" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="F624" t="s">
         <v>641</v>
       </c>
       <c r="I624" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="625" spans="1:9">
       <c r="A625">
         <v>322</v>
       </c>
       <c r="B625" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C625">
         <v>27</v>
       </c>
       <c r="D625" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="E625" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="F625" t="s">
         <v>66</v>
       </c>
       <c r="I625" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="626" spans="1:9">
       <c r="A626">
         <v>323</v>
       </c>
       <c r="B626" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C626">
         <v>26</v>
       </c>
       <c r="D626" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="E626" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="F626" t="s">
         <v>177</v>
       </c>
       <c r="I626" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="627" spans="1:9">
       <c r="A627">
         <v>324</v>
       </c>
       <c r="B627" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="C627">
         <v>18</v>
       </c>
       <c r="D627" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="E627" t="s">
         <v>957</v>
       </c>
       <c r="F627" t="s">
         <v>23</v>
       </c>
       <c r="I627" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="628" spans="1:9">
       <c r="A628">
         <v>306</v>
       </c>
       <c r="B628" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="C628">
         <v>215</v>
       </c>
       <c r="D628" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="E628" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="F628" t="s">
         <v>689</v>
       </c>
       <c r="I628" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="629" spans="1:9">
       <c r="A629">
         <v>307</v>
       </c>
       <c r="B629" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="C629">
         <v>188</v>
       </c>
       <c r="D629" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="E629" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="F629" t="s">
         <v>16</v>
       </c>
+      <c r="G629" t="s">
+        <v>1323</v>
+      </c>
       <c r="I629" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="630" spans="1:9">
       <c r="A630">
         <v>308</v>
       </c>
       <c r="B630" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="C630">
         <v>181</v>
       </c>
       <c r="D630" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="E630" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="F630" t="s">
         <v>16</v>
       </c>
       <c r="I630" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="631" spans="1:9">
       <c r="A631">
         <v>309</v>
       </c>
       <c r="B631" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="C631">
         <v>179</v>
       </c>
       <c r="D631" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
       <c r="E631" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="F631" t="s">
         <v>16</v>
       </c>
       <c r="I631" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="632" spans="1:9">
       <c r="A632">
         <v>310</v>
       </c>
       <c r="B632" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="C632">
         <v>178</v>
       </c>
       <c r="D632" t="s">
         <v>849</v>
       </c>
       <c r="E632" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="F632" t="s">
         <v>16</v>
       </c>
       <c r="I632" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="633" spans="1:9">
       <c r="A633">
         <v>311</v>
       </c>
       <c r="B633" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="C633">
         <v>114</v>
       </c>
       <c r="D633" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="E633" t="s">
-        <v>1322</v>
+        <v>1327</v>
       </c>
       <c r="F633" t="s">
         <v>739</v>
       </c>
       <c r="I633" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="634" spans="1:9">
       <c r="A634">
         <v>312</v>
       </c>
       <c r="B634" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="C634">
         <v>78</v>
       </c>
       <c r="D634" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="E634" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="F634" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="I634" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="635" spans="1:9">
       <c r="A635">
         <v>313</v>
       </c>
       <c r="B635" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="C635">
         <v>60</v>
       </c>
       <c r="D635" t="s">
-        <v>1325</v>
+        <v>1330</v>
       </c>
       <c r="E635" t="s">
         <v>81</v>
       </c>
       <c r="F635" t="s">
         <v>641</v>
       </c>
       <c r="I635" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="636" spans="1:9">
       <c r="A636">
         <v>302</v>
       </c>
       <c r="B636" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="C636">
         <v>146</v>
       </c>
       <c r="D636" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="E636" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="F636" t="s">
         <v>16</v>
       </c>
       <c r="I636" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="637" spans="1:9">
       <c r="A637">
         <v>303</v>
       </c>
       <c r="B637" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="C637">
         <v>145</v>
       </c>
       <c r="D637" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="E637" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="F637" t="s">
         <v>16</v>
       </c>
       <c r="I637" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="638" spans="1:9">
       <c r="A638">
         <v>304</v>
       </c>
       <c r="B638" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="C638">
         <v>136</v>
       </c>
       <c r="D638" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="E638" t="s">
         <v>81</v>
       </c>
       <c r="F638" t="s">
         <v>395</v>
       </c>
       <c r="I638" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="639" spans="1:9">
       <c r="A639">
         <v>305</v>
       </c>
       <c r="B639" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="C639">
         <v>120</v>
       </c>
       <c r="D639" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="E639" t="s">
         <v>957</v>
       </c>
       <c r="F639" t="s">
         <v>23</v>
       </c>
       <c r="I639" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="640" spans="1:9">
       <c r="A640">
         <v>299</v>
       </c>
       <c r="B640" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="C640">
         <v>33</v>
       </c>
       <c r="D640" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
       <c r="E640" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="F640" t="s">
         <v>23</v>
       </c>
       <c r="I640" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="641" spans="1:9">
       <c r="A641">
         <v>300</v>
       </c>
       <c r="B641" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="C641">
         <v>31</v>
       </c>
       <c r="D641" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="E641" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="F641" t="s">
         <v>23</v>
       </c>
       <c r="I641" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="642" spans="1:9">
       <c r="A642">
         <v>301</v>
       </c>
       <c r="B642" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="C642">
         <v>30</v>
       </c>
       <c r="D642" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="E642" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="F642" t="s">
         <v>23</v>
       </c>
+      <c r="G642" t="s">
+        <v>1340</v>
+      </c>
       <c r="I642" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="643" spans="1:9">
       <c r="A643">
         <v>295</v>
       </c>
       <c r="B643" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="C643">
         <v>118</v>
       </c>
       <c r="D643" t="s">
-        <v>1336</v>
+        <v>1342</v>
       </c>
       <c r="E643" t="s">
-        <v>1337</v>
+        <v>1343</v>
       </c>
       <c r="F643" t="s">
         <v>75</v>
       </c>
       <c r="I643" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="644" spans="1:9">
       <c r="A644">
         <v>296</v>
       </c>
       <c r="B644" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="C644">
         <v>87</v>
       </c>
       <c r="D644" t="s">
-        <v>1338</v>
+        <v>1344</v>
       </c>
       <c r="E644" t="s">
         <v>844</v>
       </c>
       <c r="F644" t="s">
         <v>275</v>
       </c>
       <c r="I644" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="645" spans="1:9">
       <c r="A645">
         <v>297</v>
       </c>
       <c r="B645" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="C645">
         <v>46</v>
       </c>
       <c r="D645" t="s">
-        <v>1339</v>
+        <v>1345</v>
       </c>
       <c r="E645" t="s">
-        <v>1340</v>
+        <v>1346</v>
       </c>
       <c r="F645" t="s">
         <v>23</v>
       </c>
       <c r="I645" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="646" spans="1:9">
       <c r="A646">
         <v>298</v>
       </c>
       <c r="B646" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="C646">
         <v>26</v>
       </c>
       <c r="D646" t="s">
-        <v>1341</v>
+        <v>1347</v>
       </c>
       <c r="E646" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F646" t="s">
         <v>97</v>
       </c>
+      <c r="G646" t="s">
+        <v>1348</v>
+      </c>
       <c r="I646" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="647" spans="1:9">
       <c r="A647">
         <v>294</v>
       </c>
       <c r="B647" t="s">
-        <v>1342</v>
+        <v>1349</v>
       </c>
       <c r="C647">
         <v>20</v>
       </c>
       <c r="D647" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
       <c r="E647" t="s">
-        <v>1344</v>
+        <v>1351</v>
       </c>
       <c r="F647" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="I647" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="648" spans="1:9">
       <c r="A648">
         <v>290</v>
       </c>
       <c r="B648" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
       <c r="C648">
         <v>56</v>
       </c>
       <c r="D648" t="s">
-        <v>1346</v>
+        <v>1353</v>
       </c>
       <c r="E648" t="s">
-        <v>1347</v>
+        <v>1354</v>
       </c>
       <c r="F648" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="I648" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="649" spans="1:9">
       <c r="A649">
         <v>291</v>
       </c>
       <c r="B649" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
       <c r="C649">
         <v>44</v>
       </c>
       <c r="D649" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E649" t="s">
         <v>821</v>
       </c>
       <c r="F649" t="s">
         <v>275</v>
       </c>
       <c r="I649" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="650" spans="1:9">
       <c r="A650">
         <v>292</v>
       </c>
       <c r="B650" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
       <c r="C650">
         <v>39</v>
       </c>
       <c r="D650" t="s">
-        <v>1348</v>
+        <v>1355</v>
       </c>
       <c r="E650" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="F650" t="s">
         <v>33</v>
       </c>
       <c r="I650" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="651" spans="1:9">
       <c r="A651">
         <v>293</v>
       </c>
       <c r="B651" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
       <c r="C651">
         <v>35</v>
       </c>
       <c r="D651" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="E651" t="s">
         <v>574</v>
       </c>
       <c r="F651" t="s">
         <v>62</v>
       </c>
       <c r="I651" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="652" spans="1:9">
       <c r="A652">
         <v>286</v>
       </c>
       <c r="B652" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
       <c r="C652">
         <v>90</v>
       </c>
       <c r="D652" t="s">
-        <v>1352</v>
+        <v>1359</v>
       </c>
       <c r="E652" t="s">
-        <v>1353</v>
+        <v>1360</v>
       </c>
       <c r="F652" t="s">
         <v>97</v>
       </c>
       <c r="I652" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="653" spans="1:9">
       <c r="A653">
         <v>287</v>
       </c>
       <c r="B653" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
       <c r="C653">
         <v>49</v>
       </c>
       <c r="D653" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
       <c r="E653" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="F653" t="s">
         <v>66</v>
       </c>
       <c r="I653" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="654" spans="1:9">
       <c r="A654">
         <v>288</v>
       </c>
       <c r="B654" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
       <c r="C654">
         <v>2</v>
       </c>
       <c r="D654" t="s">
-        <v>1355</v>
+        <v>1362</v>
       </c>
       <c r="E654" t="s">
-        <v>1356</v>
+        <v>1363</v>
       </c>
       <c r="F654" t="s">
         <v>66</v>
       </c>
+      <c r="G654" t="s">
+        <v>1139</v>
+      </c>
       <c r="I654" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="655" spans="1:9">
       <c r="A655">
         <v>289</v>
       </c>
       <c r="B655" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
       <c r="C655">
         <v>1</v>
       </c>
       <c r="D655" t="s">
-        <v>1357</v>
+        <v>1364</v>
       </c>
       <c r="E655" t="s">
-        <v>1358</v>
+        <v>1365</v>
       </c>
       <c r="F655" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="I655" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="656" spans="1:9">
       <c r="A656">
         <v>279</v>
       </c>
       <c r="B656" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="C656">
         <v>136</v>
       </c>
       <c r="D656" t="s">
-        <v>1360</v>
+        <v>1367</v>
       </c>
       <c r="E656" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="F656" t="s">
         <v>97</v>
       </c>
       <c r="I656" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="657" spans="1:9">
       <c r="A657">
         <v>280</v>
       </c>
       <c r="B657" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="C657">
         <v>67</v>
       </c>
       <c r="D657" t="s">
         <v>1016</v>
       </c>
       <c r="E657" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="F657" t="s">
         <v>23</v>
       </c>
       <c r="I657" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="658" spans="1:9">
       <c r="A658">
         <v>281</v>
       </c>
       <c r="B658" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="C658">
         <v>62</v>
       </c>
       <c r="D658" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
       <c r="E658" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="F658" t="s">
         <v>23</v>
+      </c>
+      <c r="G658" t="s">
+        <v>1371</v>
       </c>
       <c r="I658" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="659" spans="1:9">
       <c r="A659">
         <v>282</v>
       </c>
       <c r="B659" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="C659">
         <v>61</v>
       </c>
       <c r="D659" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="E659" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="F659" t="s">
         <v>23</v>
       </c>
       <c r="I659" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="660" spans="1:9">
       <c r="A660">
         <v>283</v>
       </c>
       <c r="B660" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="C660">
         <v>18</v>
       </c>
       <c r="D660" t="s">
         <v>780</v>
       </c>
       <c r="E660" t="s">
         <v>834</v>
       </c>
       <c r="F660" t="s">
         <v>97</v>
       </c>
       <c r="I660" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="661" spans="1:9">
       <c r="A661">
         <v>284</v>
       </c>
       <c r="B661" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="C661">
         <v>15</v>
       </c>
       <c r="D661" t="s">
-        <v>1364</v>
+        <v>1372</v>
       </c>
       <c r="E661" t="s">
-        <v>1365</v>
+        <v>1373</v>
       </c>
       <c r="F661" t="s">
         <v>16</v>
       </c>
       <c r="I661" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="662" spans="1:9">
       <c r="A662">
         <v>285</v>
       </c>
       <c r="B662" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="C662">
         <v>2</v>
       </c>
       <c r="D662" t="s">
-        <v>1357</v>
+        <v>1364</v>
       </c>
       <c r="E662" t="s">
-        <v>1366</v>
+        <v>1374</v>
       </c>
       <c r="F662" t="s">
-        <v>1367</v>
+        <v>1375</v>
       </c>
       <c r="I662" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="663" spans="1:9">
       <c r="A663">
         <v>275</v>
       </c>
       <c r="B663" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
       <c r="C663">
         <v>131</v>
       </c>
       <c r="D663" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="E663" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="F663" t="s">
         <v>97</v>
       </c>
+      <c r="G663" t="s">
+        <v>1275</v>
+      </c>
       <c r="I663" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="664" spans="1:9">
       <c r="A664">
         <v>276</v>
       </c>
       <c r="B664" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
       <c r="C664">
         <v>130</v>
       </c>
       <c r="D664" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="E664" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="F664" t="s">
         <v>97</v>
       </c>
+      <c r="G664" t="s">
+        <v>1275</v>
+      </c>
       <c r="I664" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="665" spans="1:9">
       <c r="A665">
         <v>277</v>
       </c>
       <c r="B665" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
       <c r="C665">
         <v>39</v>
       </c>
       <c r="D665" t="s">
-        <v>1369</v>
+        <v>1377</v>
       </c>
       <c r="E665" t="s">
-        <v>1370</v>
+        <v>1378</v>
       </c>
       <c r="F665" t="s">
-        <v>1371</v>
+        <v>1379</v>
       </c>
       <c r="I665" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="666" spans="1:9">
       <c r="A666">
         <v>278</v>
       </c>
       <c r="B666" t="s">
-        <v>1368</v>
+        <v>1376</v>
       </c>
       <c r="C666">
         <v>12</v>
       </c>
       <c r="D666" t="s">
-        <v>1372</v>
+        <v>1380</v>
       </c>
       <c r="E666" t="s">
-        <v>1373</v>
+        <v>1381</v>
       </c>
       <c r="F666" t="s">
         <v>854</v>
       </c>
+      <c r="G666" t="s">
+        <v>1139</v>
+      </c>
       <c r="I666" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="667" spans="1:9">
       <c r="A667">
         <v>273</v>
       </c>
       <c r="B667" t="s">
-        <v>1374</v>
+        <v>1382</v>
       </c>
       <c r="C667">
         <v>28</v>
       </c>
       <c r="D667" t="s">
-        <v>1360</v>
+        <v>1367</v>
       </c>
       <c r="E667" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="F667" t="s">
         <v>97</v>
       </c>
       <c r="I667" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="668" spans="1:9">
       <c r="A668">
         <v>274</v>
       </c>
       <c r="B668" t="s">
-        <v>1374</v>
+        <v>1382</v>
       </c>
       <c r="C668">
         <v>6</v>
       </c>
       <c r="D668" t="s">
-        <v>1375</v>
+        <v>1383</v>
       </c>
       <c r="E668" t="s">
         <v>795</v>
       </c>
       <c r="F668" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="I668" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="669" spans="1:9">
       <c r="A669">
         <v>265</v>
       </c>
       <c r="B669" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
       <c r="C669">
         <v>163</v>
       </c>
       <c r="D669" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="E669" t="s">
         <v>518</v>
       </c>
       <c r="F669" t="s">
         <v>285</v>
       </c>
       <c r="I669" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="670" spans="1:9">
       <c r="A670">
         <v>266</v>
       </c>
       <c r="B670" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
       <c r="C670">
         <v>103</v>
       </c>
       <c r="D670" t="s">
-        <v>1378</v>
+        <v>1386</v>
       </c>
       <c r="E670" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F670" t="s">
         <v>97</v>
       </c>
       <c r="I670" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="671" spans="1:9">
       <c r="A671">
         <v>267</v>
       </c>
       <c r="B671" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
       <c r="C671">
         <v>98</v>
       </c>
       <c r="D671" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="E671" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F671" t="s">
         <v>97</v>
       </c>
+      <c r="G671" t="s">
+        <v>1275</v>
+      </c>
       <c r="I671" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="672" spans="1:9">
       <c r="A672">
         <v>268</v>
       </c>
       <c r="B672" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
       <c r="C672">
         <v>95</v>
       </c>
       <c r="D672" t="s">
-        <v>1375</v>
+        <v>1383</v>
       </c>
       <c r="E672" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F672" t="s">
         <v>97</v>
       </c>
       <c r="I672" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="673" spans="1:9">
       <c r="A673">
         <v>269</v>
       </c>
       <c r="B673" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
       <c r="C673">
         <v>66</v>
       </c>
       <c r="D673" t="s">
-        <v>1379</v>
+        <v>1387</v>
       </c>
       <c r="E673" t="s">
         <v>1049</v>
       </c>
       <c r="F673" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="I673" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="674" spans="1:9">
       <c r="A674">
         <v>270</v>
       </c>
       <c r="B674" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
       <c r="C674">
         <v>65</v>
       </c>
       <c r="D674" t="s">
-        <v>1352</v>
+        <v>1359</v>
       </c>
       <c r="E674" t="s">
         <v>1049</v>
       </c>
       <c r="F674" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="I674" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="675" spans="1:9">
       <c r="A675">
         <v>271</v>
       </c>
       <c r="B675" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
       <c r="C675">
         <v>64</v>
       </c>
       <c r="D675" t="s">
-        <v>1375</v>
+        <v>1383</v>
       </c>
       <c r="E675" t="s">
         <v>1049</v>
       </c>
       <c r="F675" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="I675" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="676" spans="1:9">
       <c r="A676">
         <v>272</v>
       </c>
       <c r="B676" t="s">
-        <v>1376</v>
+        <v>1384</v>
       </c>
       <c r="C676">
         <v>20</v>
       </c>
       <c r="D676" t="s">
-        <v>1380</v>
+        <v>1388</v>
       </c>
       <c r="E676" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="F676" t="s">
         <v>23</v>
       </c>
       <c r="I676" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="677" spans="1:9">
       <c r="A677">
         <v>258</v>
       </c>
       <c r="B677" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="C677">
         <v>130</v>
       </c>
       <c r="D677" t="s">
-        <v>1382</v>
+        <v>1390</v>
       </c>
       <c r="E677" t="s">
-        <v>1383</v>
+        <v>1391</v>
       </c>
       <c r="F677" t="s">
         <v>854</v>
       </c>
       <c r="I677" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="678" spans="1:9">
       <c r="A678">
         <v>259</v>
       </c>
       <c r="B678" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="C678">
         <v>127</v>
       </c>
       <c r="D678" t="s">
         <v>1025</v>
       </c>
       <c r="E678" t="s">
-        <v>1383</v>
+        <v>1391</v>
       </c>
       <c r="F678" t="s">
         <v>854</v>
       </c>
       <c r="I678" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="679" spans="1:9">
       <c r="A679">
         <v>260</v>
       </c>
       <c r="B679" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="C679">
         <v>126</v>
       </c>
       <c r="D679" t="s">
-        <v>1372</v>
+        <v>1380</v>
       </c>
       <c r="E679" t="s">
-        <v>1383</v>
+        <v>1391</v>
       </c>
       <c r="F679" t="s">
         <v>854</v>
       </c>
+      <c r="G679" t="s">
+        <v>1139</v>
+      </c>
       <c r="I679" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="680" spans="1:9">
       <c r="A680">
         <v>261</v>
       </c>
       <c r="B680" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="C680">
         <v>125</v>
       </c>
       <c r="D680" t="s">
-        <v>1384</v>
+        <v>1392</v>
       </c>
       <c r="E680" t="s">
-        <v>1383</v>
+        <v>1391</v>
       </c>
       <c r="F680" t="s">
         <v>854</v>
       </c>
       <c r="I680" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="681" spans="1:9">
       <c r="A681">
         <v>262</v>
       </c>
       <c r="B681" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="C681">
         <v>115</v>
       </c>
       <c r="D681" t="s">
-        <v>1385</v>
+        <v>1393</v>
       </c>
       <c r="E681" t="s">
-        <v>1386</v>
+        <v>1394</v>
       </c>
       <c r="F681" t="s">
         <v>854</v>
+      </c>
+      <c r="G681" t="s">
+        <v>1395</v>
       </c>
       <c r="I681" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="682" spans="1:9">
       <c r="A682">
         <v>263</v>
       </c>
       <c r="B682" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="C682">
         <v>69</v>
       </c>
       <c r="D682" t="s">
-        <v>1378</v>
+        <v>1386</v>
       </c>
       <c r="E682" t="s">
         <v>821</v>
       </c>
       <c r="F682" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="I682" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="683" spans="1:9">
       <c r="A683">
         <v>264</v>
       </c>
       <c r="B683" t="s">
-        <v>1381</v>
+        <v>1389</v>
       </c>
       <c r="C683">
         <v>6</v>
       </c>
       <c r="D683" t="s">
-        <v>1375</v>
+        <v>1383</v>
       </c>
       <c r="E683" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="F683" t="s">
-        <v>1389</v>
+        <v>1398</v>
       </c>
       <c r="I683" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="684" spans="1:9">
       <c r="A684">
         <v>252</v>
       </c>
       <c r="B684" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="C684">
         <v>96</v>
       </c>
       <c r="D684" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E684" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="F684" t="s">
-        <v>1391</v>
+        <v>1400</v>
       </c>
       <c r="I684" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="685" spans="1:9">
       <c r="A685">
         <v>253</v>
       </c>
       <c r="B685" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="C685">
         <v>86</v>
       </c>
       <c r="D685" t="s">
-        <v>1392</v>
+        <v>1401</v>
       </c>
       <c r="E685" t="s">
-        <v>1393</v>
+        <v>1402</v>
       </c>
       <c r="F685" t="s">
         <v>275</v>
       </c>
       <c r="I685" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="686" spans="1:9">
       <c r="A686">
         <v>254</v>
       </c>
       <c r="B686" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="C686">
         <v>80</v>
       </c>
       <c r="D686" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="E686" t="s">
-        <v>1394</v>
+        <v>1403</v>
       </c>
       <c r="F686" t="s">
         <v>275</v>
       </c>
+      <c r="G686" t="s">
+        <v>1275</v>
+      </c>
       <c r="I686" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="687" spans="1:9">
       <c r="A687">
         <v>255</v>
       </c>
       <c r="B687" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="C687">
         <v>38</v>
       </c>
       <c r="D687" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="E687" t="s">
-        <v>1396</v>
+        <v>1405</v>
       </c>
       <c r="F687" t="s">
         <v>16</v>
       </c>
       <c r="I687" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="688" spans="1:9">
       <c r="A688">
         <v>256</v>
       </c>
       <c r="B688" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="C688">
         <v>11</v>
       </c>
       <c r="D688" t="s">
-        <v>1397</v>
+        <v>1406</v>
       </c>
       <c r="E688" t="s">
-        <v>1398</v>
+        <v>1407</v>
       </c>
       <c r="F688" t="s">
         <v>16</v>
       </c>
       <c r="I688" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="689" spans="1:9">
       <c r="A689">
         <v>257</v>
       </c>
       <c r="B689" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="C689">
         <v>5</v>
       </c>
       <c r="D689" t="s">
-        <v>1399</v>
+        <v>1408</v>
       </c>
       <c r="E689" t="s">
         <v>834</v>
       </c>
       <c r="F689" t="s">
         <v>97</v>
       </c>
       <c r="I689" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="690" spans="1:9">
       <c r="A690">
         <v>912</v>
       </c>
       <c r="B690" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="C690">
         <v>11</v>
       </c>
       <c r="D690" t="s">
-        <v>1400</v>
+        <v>1409</v>
       </c>
       <c r="E690" t="s">
-        <v>1401</v>
+        <v>1410</v>
       </c>
       <c r="F690" t="s">
         <v>118</v>
       </c>
       <c r="I690" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="691" spans="1:9">
       <c r="A691">
         <v>249</v>
       </c>
       <c r="B691" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="C691">
         <v>42</v>
       </c>
       <c r="D691" t="s">
-        <v>1403</v>
+        <v>1412</v>
       </c>
       <c r="E691" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="F691" t="s">
         <v>66</v>
       </c>
       <c r="I691" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="692" spans="1:9">
       <c r="A692">
         <v>250</v>
       </c>
       <c r="B692" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="C692">
         <v>41</v>
       </c>
       <c r="D692" t="s">
         <v>1016</v>
       </c>
       <c r="E692" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="F692" t="s">
         <v>66</v>
       </c>
       <c r="I692" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="693" spans="1:9">
       <c r="A693">
         <v>251</v>
       </c>
       <c r="B693" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="C693">
         <v>39</v>
       </c>
       <c r="D693" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
       <c r="E693" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="F693" t="s">
         <v>66</v>
       </c>
       <c r="I693" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="694" spans="1:9">
       <c r="A694">
         <v>248</v>
       </c>
       <c r="B694" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="C694">
         <v>139</v>
       </c>
       <c r="D694" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="E694" t="s">
-        <v>1407</v>
+        <v>1416</v>
       </c>
       <c r="F694" t="s">
-        <v>1408</v>
+        <v>1417</v>
       </c>
       <c r="I694" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="695" spans="1:9">
       <c r="A695">
         <v>913</v>
       </c>
       <c r="B695" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="C695">
         <v>140</v>
       </c>
       <c r="D695" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="E695" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="F695" t="s">
         <v>97</v>
       </c>
       <c r="I695" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="696" spans="1:9">
       <c r="A696">
         <v>914</v>
       </c>
       <c r="B696" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="C696">
         <v>141</v>
       </c>
       <c r="D696" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="E696" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="F696" t="s">
         <v>97</v>
       </c>
       <c r="I696" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="697" spans="1:9">
       <c r="A697">
         <v>915</v>
       </c>
       <c r="B697" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="C697">
         <v>142</v>
       </c>
       <c r="D697" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="E697" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="F697" t="s">
         <v>97</v>
       </c>
       <c r="I697" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="698" spans="1:9">
       <c r="A698">
         <v>916</v>
       </c>
       <c r="B698" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="C698">
         <v>143</v>
       </c>
       <c r="D698" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="E698" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="F698" t="s">
         <v>97</v>
       </c>
       <c r="I698" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="699" spans="1:9">
       <c r="A699">
         <v>917</v>
       </c>
       <c r="B699" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="C699">
         <v>144</v>
       </c>
       <c r="D699" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="E699" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="F699" t="s">
         <v>97</v>
       </c>
       <c r="I699" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="700" spans="1:9">
       <c r="A700">
         <v>918</v>
       </c>
       <c r="B700" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="C700">
         <v>145</v>
       </c>
       <c r="D700" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="E700" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="F700" t="s">
         <v>97</v>
       </c>
       <c r="I700" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="701" spans="1:9">
       <c r="A701">
         <v>919</v>
       </c>
       <c r="B701" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="C701">
         <v>146</v>
       </c>
       <c r="D701" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="E701" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="F701" t="s">
         <v>97</v>
       </c>
       <c r="I701" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="702" spans="1:9">
       <c r="A702">
         <v>245</v>
       </c>
       <c r="B702" t="s">
-        <v>1410</v>
+        <v>1419</v>
       </c>
       <c r="C702">
         <v>102</v>
       </c>
       <c r="D702" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="E702" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="F702" t="s">
         <v>275</v>
       </c>
       <c r="I702" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="703" spans="1:9">
       <c r="A703">
         <v>246</v>
       </c>
       <c r="B703" t="s">
-        <v>1410</v>
+        <v>1419</v>
       </c>
       <c r="C703">
         <v>92</v>
       </c>
       <c r="D703" t="s">
-        <v>1411</v>
+        <v>1420</v>
       </c>
       <c r="E703" t="s">
         <v>834</v>
       </c>
       <c r="F703" t="s">
         <v>97</v>
       </c>
       <c r="I703" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="704" spans="1:9">
       <c r="A704">
         <v>247</v>
       </c>
       <c r="B704" t="s">
-        <v>1410</v>
+        <v>1419</v>
       </c>
       <c r="C704">
         <v>6</v>
       </c>
       <c r="D704" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="E704" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
       <c r="F704" t="s">
-        <v>1412</v>
+        <v>1421</v>
       </c>
       <c r="I704" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="705" spans="1:9">
       <c r="A705">
         <v>240</v>
       </c>
       <c r="B705" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="C705">
         <v>193</v>
       </c>
       <c r="D705" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="E705" t="s">
         <v>574</v>
       </c>
       <c r="F705" t="s">
         <v>12</v>
       </c>
       <c r="I705" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="706" spans="1:9">
       <c r="A706">
         <v>241</v>
       </c>
       <c r="B706" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="C706">
         <v>150</v>
       </c>
       <c r="D706" t="s">
-        <v>1411</v>
+        <v>1420</v>
       </c>
       <c r="E706" t="s">
         <v>915</v>
       </c>
       <c r="F706" t="s">
         <v>97</v>
       </c>
       <c r="I706" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="707" spans="1:9">
       <c r="A707">
         <v>242</v>
       </c>
       <c r="B707" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="C707">
         <v>148</v>
       </c>
       <c r="D707" t="s">
-        <v>1414</v>
+        <v>1423</v>
       </c>
       <c r="E707" t="s">
-        <v>1415</v>
+        <v>1424</v>
       </c>
       <c r="F707" t="s">
         <v>62</v>
       </c>
       <c r="I707" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="708" spans="1:9">
       <c r="A708">
         <v>243</v>
       </c>
       <c r="B708" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="C708">
         <v>147</v>
       </c>
       <c r="D708" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="E708" t="s">
-        <v>1415</v>
+        <v>1424</v>
       </c>
       <c r="F708" t="s">
         <v>1024</v>
       </c>
       <c r="I708" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="709" spans="1:9">
       <c r="A709">
         <v>244</v>
       </c>
       <c r="B709" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="C709">
         <v>10</v>
       </c>
       <c r="D709" t="s">
-        <v>1416</v>
+        <v>1425</v>
       </c>
       <c r="E709" t="s">
         <v>834</v>
       </c>
       <c r="F709" t="s">
         <v>97</v>
       </c>
       <c r="I709" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="710" spans="1:9">
       <c r="A710">
         <v>237</v>
       </c>
       <c r="B710" t="s">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="C710">
         <v>66</v>
       </c>
       <c r="D710" t="s">
-        <v>1375</v>
+        <v>1383</v>
       </c>
       <c r="E710" t="s">
-        <v>1418</v>
+        <v>1427</v>
       </c>
       <c r="F710" t="s">
         <v>62</v>
       </c>
       <c r="I710" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="711" spans="1:9">
       <c r="A711">
         <v>238</v>
       </c>
       <c r="B711" t="s">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="C711">
         <v>41</v>
       </c>
       <c r="D711" t="s">
-        <v>1360</v>
+        <v>1367</v>
       </c>
       <c r="E711" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F711" t="s">
         <v>97</v>
       </c>
       <c r="I711" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="712" spans="1:9">
       <c r="A712">
         <v>239</v>
       </c>
       <c r="B712" t="s">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="C712">
         <v>5</v>
       </c>
       <c r="D712" t="s">
-        <v>1419</v>
+        <v>1428</v>
       </c>
       <c r="E712" t="s">
-        <v>1420</v>
+        <v>1429</v>
       </c>
       <c r="F712" t="s">
         <v>75</v>
       </c>
       <c r="I712" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="713" spans="1:9">
       <c r="A713">
         <v>231</v>
       </c>
       <c r="B713" t="s">
-        <v>1421</v>
+        <v>1430</v>
       </c>
       <c r="C713">
         <v>91</v>
       </c>
       <c r="D713" t="s">
-        <v>1416</v>
+        <v>1425</v>
       </c>
       <c r="E713" t="s">
-        <v>1422</v>
+        <v>1431</v>
       </c>
       <c r="F713" t="s">
         <v>275</v>
       </c>
       <c r="I713" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="714" spans="1:9">
       <c r="A714">
         <v>232</v>
       </c>
       <c r="B714" t="s">
-        <v>1421</v>
+        <v>1430</v>
       </c>
       <c r="C714">
         <v>62</v>
       </c>
       <c r="D714" t="s">
-        <v>1423</v>
+        <v>1432</v>
       </c>
       <c r="E714" t="s">
         <v>853</v>
       </c>
       <c r="F714" t="s">
         <v>66</v>
       </c>
       <c r="I714" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="715" spans="1:9">
       <c r="A715">
         <v>233</v>
       </c>
       <c r="B715" t="s">
-        <v>1421</v>
+        <v>1430</v>
       </c>
       <c r="C715">
         <v>61</v>
       </c>
       <c r="D715" t="s">
-        <v>1399</v>
+        <v>1408</v>
       </c>
       <c r="E715" t="s">
         <v>821</v>
       </c>
       <c r="F715" t="s">
         <v>97</v>
       </c>
       <c r="I715" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="716" spans="1:9">
       <c r="A716">
         <v>234</v>
       </c>
       <c r="B716" t="s">
-        <v>1421</v>
+        <v>1430</v>
       </c>
       <c r="C716">
         <v>54</v>
       </c>
       <c r="D716" t="s">
-        <v>1411</v>
+        <v>1420</v>
       </c>
       <c r="E716" t="s">
-        <v>1394</v>
+        <v>1403</v>
       </c>
       <c r="F716" t="s">
         <v>275</v>
       </c>
       <c r="I716" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="717" spans="1:9">
       <c r="A717">
         <v>235</v>
       </c>
       <c r="B717" t="s">
-        <v>1421</v>
+        <v>1430</v>
       </c>
       <c r="C717">
         <v>17</v>
       </c>
       <c r="D717" t="s">
-        <v>1424</v>
+        <v>1433</v>
       </c>
       <c r="E717" t="s">
         <v>708</v>
       </c>
       <c r="F717" t="s">
         <v>275</v>
       </c>
+      <c r="G717" t="s">
+        <v>1434</v>
+      </c>
       <c r="I717" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="718" spans="1:9">
       <c r="A718">
         <v>236</v>
       </c>
       <c r="B718" t="s">
-        <v>1421</v>
+        <v>1430</v>
       </c>
       <c r="C718">
         <v>6</v>
       </c>
       <c r="D718" t="s">
-        <v>1425</v>
+        <v>1435</v>
       </c>
       <c r="E718" t="s">
         <v>81</v>
       </c>
       <c r="F718" t="s">
         <v>641</v>
       </c>
       <c r="I718" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="719" spans="1:9">
       <c r="A719">
         <v>921</v>
       </c>
       <c r="B719" t="s">
-        <v>1421</v>
+        <v>1430</v>
       </c>
       <c r="C719" t="s">
-        <v>1426</v>
+        <v>1436</v>
       </c>
       <c r="D719" t="s">
-        <v>1427</v>
+        <v>1437</v>
       </c>
       <c r="E719" t="s">
-        <v>1428</v>
+        <v>1438</v>
       </c>
       <c r="F719" t="s">
         <v>97</v>
       </c>
       <c r="I719" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="720" spans="1:9">
       <c r="A720">
         <v>922</v>
       </c>
       <c r="B720" t="s">
-        <v>1421</v>
+        <v>1430</v>
       </c>
       <c r="C720" t="s">
-        <v>1426</v>
+        <v>1436</v>
       </c>
       <c r="D720" t="s">
-        <v>1429</v>
+        <v>1439</v>
       </c>
       <c r="E720" t="s">
-        <v>1428</v>
+        <v>1438</v>
       </c>
       <c r="F720" t="s">
         <v>97</v>
       </c>
       <c r="I720" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="721" spans="1:9">
       <c r="A721">
         <v>228</v>
       </c>
       <c r="B721" t="s">
-        <v>1430</v>
+        <v>1440</v>
       </c>
       <c r="C721">
         <v>75</v>
       </c>
       <c r="D721" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="E721" t="s">
         <v>574</v>
       </c>
       <c r="F721" t="s">
         <v>62</v>
       </c>
       <c r="I721" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="722" spans="1:9">
       <c r="A722">
         <v>229</v>
       </c>
       <c r="B722" t="s">
-        <v>1430</v>
+        <v>1440</v>
       </c>
       <c r="C722">
         <v>74</v>
       </c>
       <c r="D722" t="s">
-        <v>1431</v>
+        <v>1441</v>
       </c>
       <c r="E722" t="s">
-        <v>1418</v>
+        <v>1427</v>
       </c>
       <c r="F722" t="s">
-        <v>1432</v>
+        <v>1442</v>
       </c>
       <c r="I722" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="723" spans="1:9">
       <c r="A723">
         <v>230</v>
       </c>
       <c r="B723" t="s">
-        <v>1430</v>
+        <v>1440</v>
       </c>
       <c r="C723">
         <v>22</v>
       </c>
       <c r="D723" t="s">
-        <v>1433</v>
+        <v>1443</v>
       </c>
       <c r="E723" t="s">
-        <v>1434</v>
+        <v>1444</v>
       </c>
       <c r="F723" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="I723" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="724" spans="1:9">
       <c r="A724">
         <v>223</v>
       </c>
       <c r="B724" t="s">
-        <v>1435</v>
+        <v>1445</v>
       </c>
       <c r="C724">
         <v>104</v>
       </c>
       <c r="D724" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="E724" t="s">
         <v>81</v>
       </c>
       <c r="F724" t="s">
-        <v>1436</v>
+        <v>1446</v>
       </c>
       <c r="I724" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="725" spans="1:9">
       <c r="A725">
         <v>224</v>
       </c>
       <c r="B725" t="s">
-        <v>1435</v>
+        <v>1445</v>
       </c>
       <c r="C725">
         <v>27</v>
       </c>
       <c r="D725" t="s">
-        <v>1437</v>
+        <v>1447</v>
       </c>
       <c r="E725" t="s">
-        <v>1438</v>
+        <v>1448</v>
       </c>
       <c r="F725" t="s">
-        <v>1439</v>
+        <v>1449</v>
       </c>
       <c r="I725" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="726" spans="1:9">
       <c r="A726">
         <v>225</v>
       </c>
       <c r="B726" t="s">
-        <v>1435</v>
+        <v>1445</v>
       </c>
       <c r="C726">
         <v>26</v>
       </c>
       <c r="D726" t="s">
-        <v>1440</v>
+        <v>1450</v>
       </c>
       <c r="E726" t="s">
-        <v>1438</v>
+        <v>1448</v>
       </c>
       <c r="F726" t="s">
-        <v>1439</v>
+        <v>1449</v>
       </c>
       <c r="I726" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="727" spans="1:9">
       <c r="A727">
         <v>226</v>
       </c>
       <c r="B727" t="s">
-        <v>1435</v>
+        <v>1445</v>
       </c>
       <c r="C727">
         <v>24</v>
       </c>
       <c r="D727" t="s">
-        <v>1424</v>
+        <v>1433</v>
       </c>
       <c r="E727" t="s">
         <v>915</v>
       </c>
       <c r="F727" t="s">
         <v>275</v>
       </c>
+      <c r="G727" t="s">
+        <v>1434</v>
+      </c>
       <c r="I727" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="728" spans="1:9">
       <c r="A728">
         <v>227</v>
       </c>
       <c r="B728" t="s">
-        <v>1435</v>
+        <v>1445</v>
       </c>
       <c r="C728">
         <v>16</v>
       </c>
       <c r="D728" t="s">
-        <v>1441</v>
+        <v>1451</v>
       </c>
       <c r="E728" t="s">
         <v>951</v>
       </c>
       <c r="F728" t="s">
-        <v>1442</v>
+        <v>1452</v>
       </c>
       <c r="I728" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="729" spans="1:9">
       <c r="A729">
         <v>220</v>
       </c>
       <c r="B729" t="s">
-        <v>1443</v>
+        <v>1453</v>
       </c>
       <c r="C729">
         <v>35</v>
       </c>
       <c r="D729" t="s">
-        <v>1444</v>
+        <v>1454</v>
       </c>
       <c r="E729" t="s">
         <v>894</v>
       </c>
       <c r="F729" t="s">
         <v>582</v>
       </c>
       <c r="I729" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="730" spans="1:9">
       <c r="A730">
         <v>221</v>
       </c>
       <c r="B730" t="s">
-        <v>1443</v>
+        <v>1453</v>
       </c>
       <c r="C730">
         <v>19</v>
       </c>
       <c r="D730" t="s">
-        <v>1445</v>
+        <v>1455</v>
       </c>
       <c r="E730" t="s">
         <v>584</v>
       </c>
       <c r="F730" t="s">
         <v>634</v>
       </c>
       <c r="I730" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="731" spans="1:9">
       <c r="A731">
         <v>222</v>
       </c>
       <c r="B731" t="s">
-        <v>1443</v>
+        <v>1453</v>
       </c>
       <c r="C731">
         <v>2</v>
       </c>
       <c r="D731" t="s">
-        <v>1444</v>
+        <v>1454</v>
       </c>
       <c r="E731" t="s">
         <v>894</v>
       </c>
       <c r="F731" t="s">
         <v>582</v>
       </c>
       <c r="I731" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="732" spans="1:9">
       <c r="A732">
         <v>216</v>
       </c>
       <c r="B732" t="s">
-        <v>1446</v>
+        <v>1456</v>
       </c>
       <c r="C732">
         <v>111</v>
       </c>
       <c r="D732" t="s">
-        <v>1447</v>
+        <v>1457</v>
       </c>
       <c r="E732" t="s">
-        <v>1448</v>
+        <v>1458</v>
       </c>
       <c r="F732" t="s">
         <v>420</v>
       </c>
       <c r="I732" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="733" spans="1:9">
       <c r="A733">
         <v>217</v>
       </c>
       <c r="B733" t="s">
-        <v>1446</v>
+        <v>1456</v>
       </c>
       <c r="C733">
         <v>100</v>
       </c>
       <c r="D733" t="s">
-        <v>1449</v>
+        <v>1459</v>
       </c>
       <c r="E733" t="s">
-        <v>1450</v>
+        <v>1460</v>
       </c>
       <c r="F733" t="s">
         <v>641</v>
       </c>
       <c r="I733" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="734" spans="1:9">
       <c r="A734">
         <v>218</v>
       </c>
       <c r="B734" t="s">
-        <v>1446</v>
+        <v>1456</v>
       </c>
       <c r="C734">
         <v>93</v>
       </c>
       <c r="D734" t="s">
-        <v>1451</v>
+        <v>1461</v>
       </c>
       <c r="E734" t="s">
-        <v>1452</v>
+        <v>1462</v>
       </c>
       <c r="F734" t="s">
         <v>641</v>
       </c>
       <c r="I734" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="735" spans="1:9">
       <c r="A735">
         <v>219</v>
       </c>
       <c r="B735" t="s">
-        <v>1446</v>
+        <v>1456</v>
       </c>
       <c r="C735">
         <v>50</v>
       </c>
       <c r="D735" t="s">
-        <v>1453</v>
+        <v>1463</v>
       </c>
       <c r="E735" t="s">
-        <v>1454</v>
+        <v>1464</v>
       </c>
       <c r="F735" t="s">
         <v>23</v>
       </c>
+      <c r="G735" t="s">
+        <v>1275</v>
+      </c>
       <c r="I735" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="736" spans="1:9">
       <c r="A736">
         <v>206</v>
       </c>
       <c r="B736" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="C736">
         <v>170</v>
       </c>
       <c r="D736" t="s">
         <v>728</v>
       </c>
       <c r="E736" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F736" t="s">
         <v>23</v>
       </c>
       <c r="I736" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="737" spans="1:9">
       <c r="A737">
         <v>207</v>
       </c>
       <c r="B737" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="C737">
         <v>169</v>
       </c>
       <c r="D737" t="s">
-        <v>1457</v>
+        <v>1467</v>
       </c>
       <c r="E737" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F737" t="s">
         <v>23</v>
       </c>
       <c r="I737" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="738" spans="1:9">
       <c r="A738">
         <v>208</v>
       </c>
       <c r="B738" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="C738">
         <v>161</v>
       </c>
       <c r="D738" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
       <c r="E738" t="s">
         <v>915</v>
       </c>
       <c r="F738" t="s">
         <v>97</v>
       </c>
       <c r="I738" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="739" spans="1:9">
       <c r="A739">
         <v>209</v>
       </c>
       <c r="B739" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="C739">
         <v>156</v>
       </c>
       <c r="D739" t="s">
-        <v>1444</v>
+        <v>1454</v>
       </c>
       <c r="E739" t="s">
         <v>915</v>
       </c>
       <c r="F739" t="s">
         <v>275</v>
       </c>
       <c r="I739" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="740" spans="1:9">
       <c r="A740">
         <v>210</v>
       </c>
       <c r="B740" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="C740">
         <v>118</v>
       </c>
       <c r="D740" t="s">
-        <v>1458</v>
+        <v>1468</v>
       </c>
       <c r="E740" t="s">
-        <v>1459</v>
+        <v>1469</v>
       </c>
       <c r="F740" t="s">
         <v>275</v>
       </c>
       <c r="I740" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="741" spans="1:9">
       <c r="A741">
         <v>211</v>
       </c>
       <c r="B741" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="C741">
         <v>77</v>
       </c>
       <c r="D741" t="s">
-        <v>1460</v>
+        <v>1470</v>
       </c>
       <c r="E741" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F741" t="s">
         <v>23</v>
       </c>
       <c r="I741" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="742" spans="1:9">
       <c r="A742">
         <v>212</v>
       </c>
       <c r="B742" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="C742">
         <v>69</v>
       </c>
       <c r="D742" t="s">
-        <v>1461</v>
+        <v>1471</v>
       </c>
       <c r="E742" t="s">
-        <v>1462</v>
+        <v>1472</v>
       </c>
       <c r="F742" t="s">
         <v>641</v>
       </c>
+      <c r="G742" t="s">
+        <v>1473</v>
+      </c>
       <c r="I742" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="743" spans="1:9">
       <c r="A743">
         <v>213</v>
       </c>
       <c r="B743" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="C743">
         <v>37</v>
       </c>
       <c r="D743" t="s">
-        <v>1463</v>
+        <v>1474</v>
       </c>
       <c r="E743" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F743" t="s">
         <v>23</v>
       </c>
       <c r="I743" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="744" spans="1:9">
       <c r="A744">
         <v>214</v>
       </c>
       <c r="B744" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="C744">
         <v>109</v>
       </c>
       <c r="D744" t="s">
-        <v>1464</v>
+        <v>1475</v>
       </c>
       <c r="E744" t="s">
-        <v>1459</v>
+        <v>1469</v>
       </c>
       <c r="F744" t="s">
         <v>285</v>
       </c>
       <c r="I744" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="745" spans="1:9">
       <c r="A745">
         <v>215</v>
       </c>
       <c r="B745" t="s">
-        <v>1455</v>
+        <v>1465</v>
       </c>
       <c r="C745">
         <v>26</v>
       </c>
       <c r="D745" t="s">
-        <v>1307</v>
+        <v>1311</v>
       </c>
       <c r="E745" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F745" t="s">
         <v>23</v>
       </c>
       <c r="I745" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="746" spans="1:9">
       <c r="A746">
         <v>203</v>
       </c>
       <c r="B746" t="s">
-        <v>1465</v>
+        <v>1476</v>
       </c>
       <c r="C746">
         <v>142</v>
       </c>
       <c r="D746" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
       <c r="E746" t="s">
         <v>834</v>
       </c>
       <c r="F746" t="s">
         <v>97</v>
       </c>
       <c r="I746" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="747" spans="1:9">
       <c r="A747">
         <v>204</v>
       </c>
       <c r="B747" t="s">
-        <v>1465</v>
+        <v>1476</v>
       </c>
       <c r="C747">
         <v>120</v>
       </c>
       <c r="D747" t="s">
         <v>549</v>
       </c>
       <c r="E747" t="s">
         <v>574</v>
       </c>
       <c r="F747" t="s">
         <v>62</v>
       </c>
       <c r="I747" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="748" spans="1:9">
       <c r="A748">
         <v>205</v>
       </c>
       <c r="B748" t="s">
-        <v>1465</v>
+        <v>1476</v>
       </c>
       <c r="C748">
         <v>117</v>
       </c>
       <c r="D748" t="s">
         <v>981</v>
       </c>
       <c r="E748" t="s">
-        <v>1394</v>
+        <v>1403</v>
       </c>
       <c r="F748" t="s">
-        <v>1466</v>
+        <v>1477</v>
       </c>
       <c r="I748" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="749" spans="1:9">
       <c r="A749">
         <v>194</v>
       </c>
       <c r="B749" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="C749">
         <v>155</v>
       </c>
       <c r="D749" t="s">
-        <v>1468</v>
+        <v>1479</v>
       </c>
       <c r="E749" t="s">
-        <v>1469</v>
+        <v>1480</v>
       </c>
       <c r="F749" t="s">
         <v>275</v>
       </c>
       <c r="I749" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="750" spans="1:9">
       <c r="A750">
         <v>195</v>
       </c>
       <c r="B750" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="C750">
         <v>131</v>
       </c>
       <c r="D750" t="s">
-        <v>1470</v>
+        <v>1481</v>
       </c>
       <c r="E750" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F750" t="s">
         <v>23</v>
       </c>
       <c r="I750" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="751" spans="1:9">
       <c r="A751">
         <v>196</v>
       </c>
       <c r="B751" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="C751">
         <v>130</v>
       </c>
       <c r="D751" t="s">
         <v>526</v>
       </c>
       <c r="E751" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F751" t="s">
         <v>23</v>
       </c>
       <c r="I751" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="752" spans="1:9">
       <c r="A752">
         <v>197</v>
       </c>
       <c r="B752" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="C752">
         <v>128</v>
       </c>
       <c r="D752" t="s">
-        <v>1471</v>
+        <v>1482</v>
       </c>
       <c r="E752" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F752" t="s">
         <v>23</v>
       </c>
       <c r="I752" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="753" spans="1:9">
       <c r="A753">
         <v>198</v>
       </c>
       <c r="B753" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="C753">
         <v>88</v>
       </c>
       <c r="D753" t="s">
         <v>981</v>
       </c>
       <c r="E753" t="s">
         <v>1056</v>
       </c>
       <c r="F753" t="s">
         <v>97</v>
       </c>
       <c r="I753" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="754" spans="1:9">
       <c r="A754">
         <v>199</v>
       </c>
       <c r="B754" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="C754">
         <v>86</v>
       </c>
       <c r="D754" t="s">
-        <v>1468</v>
+        <v>1479</v>
       </c>
       <c r="E754" t="s">
         <v>1056</v>
       </c>
       <c r="F754" t="s">
         <v>97</v>
       </c>
       <c r="I754" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="755" spans="1:9">
       <c r="A755">
         <v>200</v>
       </c>
       <c r="B755" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="C755">
         <v>61</v>
       </c>
       <c r="D755" t="s">
-        <v>1472</v>
+        <v>1483</v>
       </c>
       <c r="E755" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F755" t="s">
         <v>23</v>
       </c>
       <c r="I755" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="756" spans="1:9">
       <c r="A756">
         <v>201</v>
       </c>
       <c r="B756" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="C756">
         <v>40</v>
       </c>
       <c r="D756" t="s">
-        <v>1473</v>
+        <v>1484</v>
       </c>
       <c r="E756" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F756" t="s">
         <v>23</v>
       </c>
       <c r="I756" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="757" spans="1:9">
       <c r="A757">
         <v>202</v>
       </c>
       <c r="B757" t="s">
-        <v>1467</v>
+        <v>1478</v>
       </c>
       <c r="C757">
         <v>39</v>
       </c>
       <c r="D757" t="s">
         <v>666</v>
       </c>
       <c r="E757" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F757" t="s">
         <v>23</v>
       </c>
       <c r="I757" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="758" spans="1:9">
       <c r="A758">
         <v>185</v>
       </c>
       <c r="B758" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="C758">
         <v>112</v>
       </c>
       <c r="D758" t="s">
-        <v>1375</v>
+        <v>1383</v>
       </c>
       <c r="E758" t="s">
-        <v>1475</v>
+        <v>1486</v>
       </c>
       <c r="F758" t="s">
         <v>36</v>
       </c>
       <c r="I758" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="759" spans="1:9">
       <c r="A759">
         <v>186</v>
       </c>
       <c r="B759" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="C759">
         <v>111</v>
       </c>
       <c r="D759" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="E759" t="s">
         <v>574</v>
       </c>
       <c r="F759" t="s">
         <v>12</v>
       </c>
       <c r="I759" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="760" spans="1:9">
       <c r="A760">
         <v>187</v>
       </c>
       <c r="B760" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="C760">
         <v>92</v>
       </c>
       <c r="D760" t="s">
-        <v>1476</v>
+        <v>1487</v>
       </c>
       <c r="E760" t="s">
         <v>574</v>
       </c>
       <c r="F760" t="s">
         <v>285</v>
       </c>
+      <c r="G760" t="s">
+        <v>1139</v>
+      </c>
       <c r="I760" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="761" spans="1:9">
       <c r="A761">
         <v>188</v>
       </c>
       <c r="B761" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="C761">
         <v>91</v>
       </c>
       <c r="D761" t="s">
-        <v>1477</v>
+        <v>1488</v>
       </c>
       <c r="E761" t="s">
         <v>574</v>
       </c>
       <c r="F761" t="s">
         <v>285</v>
       </c>
+      <c r="G761" t="s">
+        <v>1434</v>
+      </c>
       <c r="I761" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="762" spans="1:9">
       <c r="A762">
         <v>189</v>
       </c>
       <c r="B762" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="C762">
         <v>75</v>
       </c>
       <c r="D762" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="E762" t="s">
         <v>574</v>
       </c>
       <c r="F762" t="s">
         <v>62</v>
       </c>
       <c r="I762" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="763" spans="1:9">
       <c r="A763">
         <v>190</v>
       </c>
       <c r="B763" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="C763">
         <v>37</v>
       </c>
       <c r="D763" t="s">
-        <v>1478</v>
+        <v>1489</v>
       </c>
       <c r="E763" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F763" t="s">
         <v>23</v>
       </c>
       <c r="I763" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="764" spans="1:9">
       <c r="A764">
         <v>191</v>
       </c>
       <c r="B764" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="C764">
         <v>36</v>
       </c>
       <c r="D764" t="s">
-        <v>1479</v>
+        <v>1490</v>
       </c>
       <c r="E764" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F764" t="s">
         <v>23</v>
       </c>
       <c r="I764" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="765" spans="1:9">
       <c r="A765">
         <v>192</v>
       </c>
       <c r="B765" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="C765">
         <v>34</v>
       </c>
       <c r="D765" t="s">
-        <v>1480</v>
+        <v>1491</v>
       </c>
       <c r="E765" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F765" t="s">
         <v>23</v>
       </c>
       <c r="I765" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="766" spans="1:9">
       <c r="A766">
         <v>193</v>
       </c>
       <c r="B766" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="C766">
         <v>17</v>
       </c>
       <c r="D766" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="E766" t="s">
         <v>216</v>
       </c>
       <c r="F766" t="s">
         <v>455</v>
       </c>
+      <c r="G766" t="s">
+        <v>1340</v>
+      </c>
       <c r="I766" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="767" spans="1:9">
       <c r="A767">
         <v>936</v>
       </c>
       <c r="B767" t="s">
-        <v>1474</v>
+        <v>1485</v>
       </c>
       <c r="C767">
         <v>168</v>
       </c>
       <c r="D767" t="s">
-        <v>1481</v>
+        <v>1492</v>
       </c>
       <c r="E767" t="s">
-        <v>1482</v>
+        <v>1493</v>
       </c>
       <c r="F767" t="s">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="I767" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="768" spans="1:9">
       <c r="A768">
         <v>172</v>
       </c>
       <c r="B768" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C768">
         <v>265</v>
       </c>
       <c r="D768" t="s">
-        <v>1485</v>
+        <v>1496</v>
       </c>
       <c r="E768" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="F768" t="s">
         <v>97</v>
       </c>
       <c r="I768" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="769" spans="1:9">
       <c r="A769">
         <v>173</v>
       </c>
       <c r="B769" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C769">
         <v>262</v>
       </c>
       <c r="D769" t="s">
-        <v>1486</v>
+        <v>1497</v>
       </c>
       <c r="E769" t="s">
         <v>11</v>
       </c>
       <c r="F769" t="s">
         <v>275</v>
       </c>
       <c r="I769" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="770" spans="1:9">
       <c r="A770">
         <v>174</v>
       </c>
       <c r="B770" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C770">
         <v>236</v>
       </c>
       <c r="D770" t="s">
-        <v>1338</v>
+        <v>1344</v>
       </c>
       <c r="E770" t="s">
         <v>844</v>
       </c>
       <c r="F770" t="s">
         <v>12</v>
       </c>
       <c r="I770" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="771" spans="1:9">
       <c r="A771">
         <v>175</v>
       </c>
       <c r="B771" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C771">
         <v>234</v>
       </c>
       <c r="D771" t="s">
-        <v>1487</v>
+        <v>1498</v>
       </c>
       <c r="E771" t="s">
-        <v>1488</v>
+        <v>1499</v>
       </c>
       <c r="F771" t="s">
         <v>285</v>
       </c>
+      <c r="G771" t="s">
+        <v>1500</v>
+      </c>
       <c r="I771" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="772" spans="1:9">
       <c r="A772">
         <v>176</v>
       </c>
       <c r="B772" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C772">
         <v>126</v>
       </c>
       <c r="D772" t="s">
         <v>981</v>
       </c>
       <c r="E772" t="s">
-        <v>1489</v>
+        <v>1501</v>
       </c>
       <c r="F772" t="s">
         <v>97</v>
       </c>
       <c r="I772" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="773" spans="1:9">
       <c r="A773">
         <v>177</v>
       </c>
       <c r="B773" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C773">
         <v>105</v>
       </c>
       <c r="D773" t="s">
-        <v>1424</v>
+        <v>1433</v>
       </c>
       <c r="E773" t="s">
-        <v>1469</v>
+        <v>1480</v>
       </c>
       <c r="F773" t="s">
         <v>275</v>
       </c>
+      <c r="G773" t="s">
+        <v>1434</v>
+      </c>
       <c r="I773" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="774" spans="1:9">
       <c r="A774">
         <v>178</v>
       </c>
       <c r="B774" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C774">
         <v>86</v>
       </c>
       <c r="D774" t="s">
-        <v>1490</v>
+        <v>1502</v>
       </c>
       <c r="E774" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F774" t="s">
         <v>23</v>
       </c>
       <c r="I774" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="775" spans="1:9">
       <c r="A775">
         <v>179</v>
       </c>
       <c r="B775" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C775">
         <v>84</v>
       </c>
       <c r="D775" t="s">
-        <v>1491</v>
+        <v>1503</v>
       </c>
       <c r="E775" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F775" t="s">
         <v>23</v>
       </c>
       <c r="I775" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="776" spans="1:9">
       <c r="A776">
         <v>180</v>
       </c>
       <c r="B776" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C776">
         <v>83</v>
       </c>
       <c r="D776" t="s">
-        <v>1492</v>
+        <v>1504</v>
       </c>
       <c r="E776" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F776" t="s">
         <v>23</v>
       </c>
       <c r="I776" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="777" spans="1:9">
       <c r="A777">
         <v>181</v>
       </c>
       <c r="B777" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C777">
         <v>82</v>
       </c>
       <c r="D777" t="s">
-        <v>1493</v>
+        <v>1505</v>
       </c>
       <c r="E777" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F777" t="s">
         <v>23</v>
       </c>
       <c r="I777" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="778" spans="1:9">
       <c r="A778">
         <v>182</v>
       </c>
       <c r="B778" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C778">
         <v>74</v>
       </c>
       <c r="D778" t="s">
-        <v>1494</v>
+        <v>1506</v>
       </c>
       <c r="E778" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F778" t="s">
         <v>23</v>
       </c>
       <c r="I778" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="779" spans="1:9">
       <c r="A779">
         <v>183</v>
       </c>
       <c r="B779" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C779">
         <v>49</v>
       </c>
       <c r="D779" t="s">
-        <v>1468</v>
+        <v>1479</v>
       </c>
       <c r="E779" t="s">
         <v>915</v>
       </c>
       <c r="F779" t="s">
         <v>97</v>
       </c>
       <c r="I779" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="780" spans="1:9">
       <c r="A780">
         <v>184</v>
       </c>
       <c r="B780" t="s">
-        <v>1484</v>
+        <v>1495</v>
       </c>
       <c r="C780">
         <v>32</v>
       </c>
       <c r="D780" t="s">
         <v>1028</v>
       </c>
       <c r="E780" t="s">
-        <v>1495</v>
+        <v>1507</v>
       </c>
       <c r="F780" t="s">
         <v>886</v>
       </c>
       <c r="I780" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="781" spans="1:9">
       <c r="A781">
         <v>160</v>
       </c>
       <c r="B781" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="C781">
         <v>161</v>
       </c>
       <c r="D781" t="s">
-        <v>1497</v>
+        <v>1509</v>
       </c>
       <c r="E781" t="s">
         <v>574</v>
       </c>
       <c r="F781" t="s">
         <v>248</v>
       </c>
       <c r="I781" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="782" spans="1:9">
       <c r="A782">
         <v>161</v>
       </c>
       <c r="B782" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="C782">
         <v>150</v>
       </c>
       <c r="D782" t="s">
-        <v>1498</v>
+        <v>1510</v>
       </c>
       <c r="E782" t="s">
-        <v>1499</v>
+        <v>1511</v>
       </c>
       <c r="F782" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="I782" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="783" spans="1:9">
       <c r="A783">
         <v>162</v>
       </c>
       <c r="B783" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="C783">
         <v>140</v>
       </c>
       <c r="D783" t="s">
-        <v>1500</v>
+        <v>1512</v>
       </c>
       <c r="E783" t="s">
-        <v>1501</v>
+        <v>1513</v>
       </c>
       <c r="F783" t="s">
         <v>641</v>
       </c>
+      <c r="G783" t="s">
+        <v>1275</v>
+      </c>
       <c r="I783" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="784" spans="1:9">
       <c r="A784">
         <v>163</v>
       </c>
       <c r="B784" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="C784">
         <v>127</v>
       </c>
       <c r="D784" t="s">
-        <v>1444</v>
+        <v>1454</v>
       </c>
       <c r="E784" t="s">
         <v>915</v>
       </c>
       <c r="F784" t="s">
         <v>275</v>
       </c>
       <c r="I784" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="785" spans="1:9">
       <c r="A785">
         <v>164</v>
       </c>
       <c r="B785" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="C785">
         <v>109</v>
       </c>
       <c r="D785" t="s">
-        <v>1502</v>
+        <v>1514</v>
       </c>
       <c r="E785" t="s">
         <v>70</v>
       </c>
       <c r="F785" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="I785" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="786" spans="1:9">
       <c r="A786">
         <v>165</v>
       </c>
       <c r="B786" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="C786">
         <v>101</v>
       </c>
       <c r="D786" t="s">
         <v>571</v>
       </c>
       <c r="E786" t="s">
         <v>70</v>
       </c>
       <c r="F786" t="s">
         <v>75</v>
       </c>
       <c r="I786" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="787" spans="1:9">
       <c r="A787">
         <v>166</v>
       </c>
       <c r="B787" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="C787">
         <v>100</v>
       </c>
       <c r="D787" t="s">
         <v>486</v>
       </c>
       <c r="E787" t="s">
         <v>70</v>
       </c>
       <c r="F787" t="s">
         <v>75</v>
       </c>
       <c r="I787" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="788" spans="1:9">
       <c r="A788">
         <v>167</v>
       </c>
       <c r="B788" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="C788">
         <v>99</v>
       </c>
       <c r="D788" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="E788" t="s">
         <v>70</v>
       </c>
       <c r="F788" t="s">
         <v>75</v>
       </c>
       <c r="I788" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="789" spans="1:9">
       <c r="A789">
         <v>168</v>
       </c>
       <c r="B789" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="C789">
         <v>69</v>
       </c>
       <c r="D789" t="s">
-        <v>1504</v>
+        <v>1516</v>
       </c>
       <c r="E789" t="s">
         <v>81</v>
       </c>
       <c r="F789" t="s">
-        <v>1505</v>
+        <v>1517</v>
       </c>
       <c r="I789" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="790" spans="1:9">
       <c r="A790">
         <v>169</v>
       </c>
       <c r="B790" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="C790">
         <v>67</v>
       </c>
       <c r="D790" t="s">
-        <v>1384</v>
+        <v>1392</v>
       </c>
       <c r="E790" t="s">
-        <v>1506</v>
+        <v>1518</v>
       </c>
       <c r="F790" t="s">
-        <v>1436</v>
+        <v>1446</v>
       </c>
       <c r="I790" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="791" spans="1:9">
       <c r="A791">
         <v>170</v>
       </c>
       <c r="B791" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="C791">
         <v>22</v>
       </c>
       <c r="D791" t="s">
-        <v>1507</v>
+        <v>1519</v>
       </c>
       <c r="E791" t="s">
         <v>795</v>
       </c>
       <c r="F791" t="s">
-        <v>1508</v>
+        <v>1520</v>
       </c>
       <c r="I791" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="792" spans="1:9">
       <c r="A792">
         <v>171</v>
       </c>
       <c r="B792" t="s">
-        <v>1496</v>
+        <v>1508</v>
       </c>
       <c r="C792">
         <v>12</v>
       </c>
       <c r="D792" t="s">
-        <v>1509</v>
+        <v>1521</v>
       </c>
       <c r="E792" t="s">
-        <v>1510</v>
+        <v>1522</v>
       </c>
       <c r="F792" t="s">
         <v>641</v>
       </c>
+      <c r="G792" t="s">
+        <v>1500</v>
+      </c>
       <c r="I792" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="793" spans="1:9">
       <c r="A793">
         <v>147</v>
       </c>
       <c r="B793" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C793">
         <v>144</v>
       </c>
       <c r="D793" t="s">
-        <v>1512</v>
+        <v>1524</v>
       </c>
       <c r="E793" t="s">
         <v>193</v>
       </c>
       <c r="F793" t="s">
         <v>455</v>
       </c>
+      <c r="G793" t="s">
+        <v>1323</v>
+      </c>
       <c r="I793" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="794" spans="1:9">
       <c r="A794">
         <v>148</v>
       </c>
       <c r="B794" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C794">
         <v>117</v>
       </c>
       <c r="D794" t="s">
-        <v>1513</v>
+        <v>1525</v>
       </c>
       <c r="E794" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F794" t="s">
         <v>854</v>
       </c>
       <c r="I794" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="795" spans="1:9">
       <c r="A795">
         <v>149</v>
       </c>
       <c r="B795" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C795">
         <v>101</v>
       </c>
       <c r="D795" t="s">
         <v>209</v>
       </c>
       <c r="E795" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F795" t="s">
         <v>854</v>
       </c>
       <c r="I795" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="796" spans="1:9">
       <c r="A796">
         <v>150</v>
       </c>
       <c r="B796" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C796">
         <v>86</v>
       </c>
       <c r="D796" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="E796" t="s">
-        <v>1516</v>
+        <v>1528</v>
       </c>
       <c r="F796" t="s">
         <v>275</v>
       </c>
+      <c r="G796" t="s">
+        <v>1275</v>
+      </c>
       <c r="I796" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="797" spans="1:9">
       <c r="A797">
         <v>151</v>
       </c>
       <c r="B797" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C797">
         <v>60</v>
       </c>
       <c r="D797" t="s">
-        <v>1399</v>
+        <v>1408</v>
       </c>
       <c r="E797" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F797" t="s">
         <v>97</v>
       </c>
       <c r="I797" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="798" spans="1:9">
       <c r="A798">
         <v>152</v>
       </c>
       <c r="B798" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C798">
         <v>53</v>
       </c>
       <c r="D798" t="s">
-        <v>1517</v>
+        <v>1529</v>
       </c>
       <c r="E798" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F798" t="s">
         <v>97</v>
       </c>
       <c r="I798" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="799" spans="1:9">
       <c r="A799">
         <v>153</v>
       </c>
       <c r="B799" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C799">
         <v>50</v>
       </c>
       <c r="D799" t="s">
-        <v>1411</v>
+        <v>1420</v>
       </c>
       <c r="E799" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F799" t="s">
         <v>97</v>
       </c>
       <c r="I799" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="800" spans="1:9">
       <c r="A800">
         <v>154</v>
       </c>
       <c r="B800" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C800">
         <v>44</v>
       </c>
       <c r="D800" t="s">
-        <v>1468</v>
+        <v>1479</v>
       </c>
       <c r="E800" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F800" t="s">
         <v>97</v>
       </c>
       <c r="I800" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="801" spans="1:9">
       <c r="A801">
         <v>155</v>
       </c>
       <c r="B801" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C801">
         <v>42</v>
       </c>
       <c r="D801" t="s">
         <v>981</v>
       </c>
       <c r="E801" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F801" t="s">
         <v>97</v>
       </c>
       <c r="I801" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="802" spans="1:9">
       <c r="A802">
         <v>156</v>
       </c>
       <c r="B802" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C802">
         <v>33</v>
       </c>
       <c r="D802" t="s">
-        <v>1485</v>
+        <v>1496</v>
       </c>
       <c r="E802" t="s">
         <v>821</v>
       </c>
       <c r="F802" t="s">
-        <v>1518</v>
+        <v>1530</v>
       </c>
       <c r="I802" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="803" spans="1:9">
       <c r="A803">
         <v>157</v>
       </c>
       <c r="B803" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C803">
         <v>32</v>
       </c>
       <c r="D803" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E803" t="s">
         <v>821</v>
       </c>
       <c r="F803" t="s">
-        <v>1519</v>
+        <v>1531</v>
       </c>
       <c r="I803" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="804" spans="1:9">
       <c r="A804">
         <v>158</v>
       </c>
       <c r="B804" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C804">
         <v>25</v>
       </c>
       <c r="D804" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="E804" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="F804" t="s">
         <v>33</v>
       </c>
       <c r="I804" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="805" spans="1:9">
       <c r="A805">
         <v>159</v>
       </c>
       <c r="B805" t="s">
-        <v>1511</v>
+        <v>1523</v>
       </c>
       <c r="C805">
         <v>7</v>
       </c>
       <c r="D805" t="s">
-        <v>1520</v>
+        <v>1532</v>
       </c>
       <c r="E805" t="s">
         <v>482</v>
       </c>
       <c r="F805" t="s">
-        <v>1521</v>
+        <v>1533</v>
       </c>
       <c r="I805" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="806" spans="1:9">
       <c r="A806">
         <v>136</v>
       </c>
       <c r="B806" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="C806">
         <v>144</v>
       </c>
       <c r="D806" t="s">
-        <v>1523</v>
+        <v>1535</v>
       </c>
       <c r="E806" t="s">
-        <v>1524</v>
+        <v>1536</v>
       </c>
       <c r="F806" t="s">
         <v>641</v>
       </c>
       <c r="I806" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="807" spans="1:9">
       <c r="A807">
         <v>137</v>
       </c>
       <c r="B807" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="C807">
         <v>124</v>
       </c>
       <c r="D807" t="s">
         <v>980</v>
       </c>
       <c r="E807" t="s">
-        <v>1525</v>
+        <v>1537</v>
       </c>
       <c r="F807" t="s">
         <v>311</v>
       </c>
       <c r="I807" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="808" spans="1:9">
       <c r="A808">
         <v>138</v>
       </c>
       <c r="B808" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="C808">
         <v>115</v>
       </c>
       <c r="D808" t="s">
-        <v>1526</v>
+        <v>1538</v>
       </c>
       <c r="E808" t="s">
         <v>853</v>
       </c>
       <c r="F808" t="s">
         <v>97</v>
       </c>
+      <c r="G808" t="s">
+        <v>1310</v>
+      </c>
       <c r="I808" t="s">
-        <v>13</v>
+        <v>651</v>
       </c>
     </row>
     <row r="809" spans="1:9">
       <c r="A809">
         <v>139</v>
       </c>
       <c r="B809" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="C809">
         <v>107</v>
       </c>
       <c r="D809" t="s">
-        <v>1527</v>
+        <v>1539</v>
       </c>
       <c r="E809" t="s">
         <v>962</v>
       </c>
       <c r="F809" t="s">
-        <v>1528</v>
+        <v>1540</v>
       </c>
       <c r="I809" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="810" spans="1:9">
       <c r="A810">
         <v>140</v>
       </c>
       <c r="B810" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="C810">
         <v>98</v>
       </c>
       <c r="D810" t="s">
-        <v>1529</v>
+        <v>1541</v>
       </c>
       <c r="E810" t="s">
-        <v>1530</v>
+        <v>1542</v>
       </c>
       <c r="F810" t="s">
         <v>97</v>
       </c>
       <c r="I810" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="811" spans="1:9">
       <c r="A811">
         <v>141</v>
       </c>
       <c r="B811" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="C811">
         <v>91</v>
       </c>
       <c r="D811" t="s">
         <v>450</v>
       </c>
       <c r="E811" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F811" t="s">
         <v>854</v>
       </c>
       <c r="I811" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="812" spans="1:9">
       <c r="A812">
         <v>142</v>
       </c>
       <c r="B812" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="C812">
         <v>88</v>
       </c>
       <c r="D812" t="s">
-        <v>1531</v>
+        <v>1543</v>
       </c>
       <c r="E812" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F812" t="s">
         <v>854</v>
       </c>
       <c r="I812" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="813" spans="1:9">
       <c r="A813">
         <v>143</v>
       </c>
       <c r="B813" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="C813">
         <v>66</v>
       </c>
       <c r="D813" t="s">
-        <v>1532</v>
+        <v>1544</v>
       </c>
       <c r="E813" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F813" t="s">
         <v>854</v>
       </c>
       <c r="I813" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="814" spans="1:9">
       <c r="A814">
         <v>144</v>
       </c>
       <c r="B814" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="C814">
         <v>54</v>
       </c>
       <c r="D814" t="s">
         <v>479</v>
       </c>
       <c r="E814" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F814" t="s">
         <v>854</v>
       </c>
       <c r="I814" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="815" spans="1:9">
       <c r="A815">
         <v>145</v>
       </c>
       <c r="B815" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="C815">
         <v>48</v>
       </c>
       <c r="D815" t="s">
-        <v>1486</v>
+        <v>1497</v>
       </c>
       <c r="E815" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F815" t="s">
         <v>854</v>
       </c>
       <c r="I815" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="816" spans="1:9">
       <c r="A816">
         <v>146</v>
       </c>
       <c r="B816" t="s">
-        <v>1522</v>
+        <v>1534</v>
       </c>
       <c r="C816">
         <v>42</v>
       </c>
       <c r="D816" t="s">
-        <v>1533</v>
+        <v>1545</v>
       </c>
       <c r="E816" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F816" t="s">
         <v>854</v>
       </c>
       <c r="I816" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="817" spans="1:9">
       <c r="A817">
         <v>128</v>
       </c>
       <c r="B817" t="s">
-        <v>1534</v>
+        <v>1546</v>
       </c>
       <c r="C817">
         <v>160</v>
       </c>
       <c r="D817" t="s">
-        <v>1535</v>
+        <v>1547</v>
       </c>
       <c r="E817" t="s">
         <v>81</v>
       </c>
       <c r="F817" t="s">
         <v>395</v>
       </c>
       <c r="I817" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="818" spans="1:9">
       <c r="A818">
         <v>129</v>
       </c>
       <c r="B818" t="s">
-        <v>1534</v>
+        <v>1546</v>
       </c>
       <c r="C818">
         <v>123</v>
       </c>
       <c r="D818" t="s">
-        <v>1536</v>
+        <v>1548</v>
       </c>
       <c r="E818" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F818" t="s">
         <v>854</v>
       </c>
       <c r="I818" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="819" spans="1:9">
       <c r="A819">
         <v>130</v>
       </c>
       <c r="B819" t="s">
-        <v>1534</v>
+        <v>1546</v>
       </c>
       <c r="C819">
         <v>122</v>
       </c>
       <c r="D819" t="s">
-        <v>1341</v>
+        <v>1347</v>
       </c>
       <c r="E819" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F819" t="s">
         <v>854</v>
       </c>
+      <c r="G819" t="s">
+        <v>1348</v>
+      </c>
       <c r="I819" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="820" spans="1:9">
       <c r="A820">
         <v>131</v>
       </c>
       <c r="B820" t="s">
-        <v>1534</v>
+        <v>1546</v>
       </c>
       <c r="C820">
         <v>85</v>
       </c>
       <c r="D820" t="s">
-        <v>1537</v>
+        <v>1549</v>
       </c>
       <c r="E820" t="s">
         <v>834</v>
       </c>
       <c r="F820" t="s">
         <v>97</v>
       </c>
       <c r="I820" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="821" spans="1:9">
       <c r="A821">
         <v>132</v>
       </c>
       <c r="B821" t="s">
-        <v>1534</v>
+        <v>1546</v>
       </c>
       <c r="C821">
         <v>72</v>
       </c>
       <c r="D821" t="s">
-        <v>1538</v>
+        <v>1550</v>
       </c>
       <c r="E821" t="s">
-        <v>1539</v>
+        <v>1551</v>
       </c>
       <c r="F821" t="s">
         <v>285</v>
       </c>
       <c r="I821" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="822" spans="1:9">
       <c r="A822">
         <v>133</v>
       </c>
       <c r="B822" t="s">
-        <v>1534</v>
+        <v>1546</v>
       </c>
       <c r="C822">
         <v>66</v>
       </c>
       <c r="D822" t="s">
-        <v>1540</v>
+        <v>1552</v>
       </c>
       <c r="E822" t="s">
         <v>47</v>
       </c>
       <c r="F822" t="s">
         <v>12</v>
       </c>
       <c r="I822" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="823" spans="1:9">
       <c r="A823">
         <v>134</v>
       </c>
       <c r="B823" t="s">
-        <v>1534</v>
+        <v>1546</v>
       </c>
       <c r="C823">
         <v>27</v>
       </c>
       <c r="D823" t="s">
-        <v>1541</v>
+        <v>1553</v>
       </c>
       <c r="E823" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="F823" t="s">
         <v>16</v>
       </c>
       <c r="I823" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="824" spans="1:9">
       <c r="A824">
         <v>135</v>
       </c>
       <c r="B824" t="s">
-        <v>1534</v>
+        <v>1546</v>
       </c>
       <c r="C824">
         <v>1</v>
       </c>
       <c r="D824" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="E824" t="s">
-        <v>1542</v>
+        <v>1554</v>
       </c>
       <c r="F824" t="s">
         <v>23</v>
       </c>
       <c r="I824" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="825" spans="1:9">
       <c r="A825">
         <v>125</v>
       </c>
       <c r="B825" t="s">
-        <v>1543</v>
+        <v>1555</v>
       </c>
       <c r="C825">
         <v>88</v>
       </c>
       <c r="D825" t="s">
-        <v>1544</v>
+        <v>1556</v>
       </c>
       <c r="E825" t="s">
-        <v>1545</v>
+        <v>1557</v>
       </c>
       <c r="F825" t="s">
-        <v>1546</v>
+        <v>1558</v>
       </c>
       <c r="I825" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="826" spans="1:9">
       <c r="A826">
         <v>126</v>
       </c>
       <c r="B826" t="s">
-        <v>1543</v>
+        <v>1555</v>
       </c>
       <c r="C826">
         <v>64</v>
       </c>
       <c r="D826" t="s">
-        <v>1547</v>
+        <v>1559</v>
       </c>
       <c r="E826" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F826" t="s">
         <v>854</v>
       </c>
       <c r="I826" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="827" spans="1:9">
       <c r="A827">
         <v>127</v>
       </c>
       <c r="B827" t="s">
-        <v>1543</v>
+        <v>1555</v>
       </c>
       <c r="C827">
         <v>31</v>
       </c>
       <c r="D827" t="s">
-        <v>1548</v>
+        <v>1560</v>
       </c>
       <c r="E827" t="s">
         <v>872</v>
       </c>
       <c r="F827" t="s">
-        <v>1549</v>
+        <v>1561</v>
       </c>
       <c r="I827" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="828" spans="1:9">
       <c r="A828">
         <v>114</v>
       </c>
       <c r="B828" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="C828">
         <v>146</v>
       </c>
       <c r="D828" t="s">
-        <v>1457</v>
+        <v>1467</v>
       </c>
       <c r="E828" t="s">
         <v>957</v>
       </c>
       <c r="F828" t="s">
         <v>97</v>
       </c>
       <c r="I828" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="829" spans="1:9">
       <c r="A829">
         <v>115</v>
       </c>
       <c r="B829" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="C829">
         <v>143</v>
       </c>
       <c r="D829" t="s">
-        <v>1517</v>
+        <v>1529</v>
       </c>
       <c r="E829" t="s">
-        <v>1551</v>
+        <v>1563</v>
       </c>
       <c r="F829" t="s">
         <v>97</v>
       </c>
       <c r="I829" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="830" spans="1:9">
       <c r="A830">
         <v>116</v>
       </c>
       <c r="B830" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="C830">
         <v>129</v>
       </c>
       <c r="D830" t="s">
-        <v>1552</v>
+        <v>1564</v>
       </c>
       <c r="E830" t="s">
-        <v>1553</v>
+        <v>1565</v>
       </c>
       <c r="F830" t="s">
         <v>177</v>
       </c>
       <c r="I830" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="831" spans="1:9">
       <c r="A831">
         <v>117</v>
       </c>
       <c r="B831" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="C831">
         <v>108</v>
       </c>
       <c r="D831" t="s">
-        <v>1554</v>
+        <v>1566</v>
       </c>
       <c r="E831" t="s">
-        <v>1555</v>
+        <v>1567</v>
       </c>
       <c r="F831" t="s">
-        <v>1556</v>
+        <v>1568</v>
+      </c>
+      <c r="G831" t="s">
+        <v>1275</v>
       </c>
       <c r="I831" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="832" spans="1:9">
       <c r="A832">
         <v>118</v>
       </c>
       <c r="B832" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="C832">
         <v>95</v>
       </c>
       <c r="D832" t="s">
-        <v>1557</v>
+        <v>1569</v>
       </c>
       <c r="E832" t="s">
         <v>853</v>
       </c>
       <c r="F832" t="s">
         <v>97</v>
       </c>
       <c r="I832" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="833" spans="1:9">
       <c r="A833">
         <v>119</v>
       </c>
       <c r="B833" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="C833">
         <v>83</v>
       </c>
       <c r="D833" t="s">
-        <v>1558</v>
+        <v>1570</v>
       </c>
       <c r="E833" t="s">
-        <v>1559</v>
+        <v>1571</v>
       </c>
       <c r="F833" t="s">
-        <v>1560</v>
+        <v>1572</v>
       </c>
       <c r="I833" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="834" spans="1:9">
       <c r="A834">
         <v>120</v>
       </c>
       <c r="B834" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="C834">
         <v>55</v>
       </c>
       <c r="D834" t="s">
-        <v>1468</v>
+        <v>1479</v>
       </c>
       <c r="E834" t="s">
         <v>708</v>
       </c>
       <c r="F834" t="s">
         <v>275</v>
       </c>
       <c r="I834" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="835" spans="1:9">
       <c r="A835">
         <v>121</v>
       </c>
       <c r="B835" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="C835">
         <v>54</v>
       </c>
       <c r="D835" t="s">
         <v>981</v>
       </c>
       <c r="E835" t="s">
         <v>708</v>
       </c>
       <c r="F835" t="s">
         <v>275</v>
       </c>
       <c r="I835" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="836" spans="1:9">
       <c r="A836">
         <v>122</v>
       </c>
       <c r="B836" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="C836">
         <v>52</v>
       </c>
       <c r="D836" t="s">
-        <v>1561</v>
+        <v>1573</v>
       </c>
       <c r="E836" t="s">
         <v>708</v>
       </c>
       <c r="F836" t="s">
         <v>275</v>
       </c>
       <c r="I836" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="837" spans="1:9">
       <c r="A837">
         <v>123</v>
       </c>
       <c r="B837" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="C837">
         <v>51</v>
       </c>
       <c r="D837" t="s">
-        <v>1562</v>
+        <v>1574</v>
       </c>
       <c r="E837" t="s">
         <v>708</v>
       </c>
       <c r="F837" t="s">
         <v>97</v>
       </c>
       <c r="I837" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="838" spans="1:9">
       <c r="A838">
         <v>124</v>
       </c>
       <c r="B838" t="s">
-        <v>1550</v>
+        <v>1562</v>
       </c>
       <c r="C838">
         <v>28</v>
       </c>
       <c r="D838" t="s">
-        <v>1537</v>
+        <v>1549</v>
       </c>
       <c r="E838" t="s">
-        <v>1563</v>
+        <v>1575</v>
       </c>
       <c r="F838" t="s">
         <v>97</v>
       </c>
       <c r="I838" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="839" spans="1:9">
       <c r="A839">
         <v>108</v>
       </c>
       <c r="B839" t="s">
-        <v>1564</v>
+        <v>1576</v>
       </c>
       <c r="C839">
         <v>137</v>
       </c>
       <c r="D839" t="s">
-        <v>1565</v>
+        <v>1577</v>
       </c>
       <c r="E839" t="s">
-        <v>1415</v>
+        <v>1424</v>
       </c>
       <c r="F839" t="s">
-        <v>1566</v>
+        <v>1578</v>
       </c>
       <c r="I839" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="840" spans="1:9">
       <c r="A840">
         <v>109</v>
       </c>
       <c r="B840" t="s">
-        <v>1564</v>
+        <v>1576</v>
       </c>
       <c r="C840">
         <v>120</v>
       </c>
       <c r="D840" t="s">
-        <v>1567</v>
+        <v>1579</v>
       </c>
       <c r="E840" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F840" t="s">
         <v>23</v>
       </c>
       <c r="I840" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="841" spans="1:9">
       <c r="A841">
         <v>110</v>
       </c>
       <c r="B841" t="s">
-        <v>1564</v>
+        <v>1576</v>
       </c>
       <c r="C841">
         <v>109</v>
       </c>
       <c r="D841" t="s">
-        <v>1568</v>
+        <v>1580</v>
       </c>
       <c r="E841" t="s">
-        <v>1569</v>
+        <v>1581</v>
       </c>
       <c r="F841" t="s">
         <v>395</v>
       </c>
       <c r="I841" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="842" spans="1:9">
       <c r="A842">
         <v>112</v>
       </c>
       <c r="B842" t="s">
-        <v>1564</v>
+        <v>1576</v>
       </c>
       <c r="C842">
         <v>10</v>
       </c>
       <c r="D842" t="s">
-        <v>1562</v>
+        <v>1574</v>
       </c>
       <c r="E842" t="s">
         <v>1056</v>
       </c>
       <c r="F842" t="s">
-        <v>1570</v>
+        <v>1582</v>
       </c>
       <c r="I842" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="843" spans="1:9">
       <c r="A843">
         <v>113</v>
       </c>
       <c r="B843" t="s">
-        <v>1564</v>
+        <v>1576</v>
       </c>
       <c r="C843">
         <v>8</v>
       </c>
       <c r="D843" t="s">
-        <v>1571</v>
+        <v>1583</v>
       </c>
       <c r="E843" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="F843" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="I843" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="844" spans="1:9">
       <c r="A844">
         <v>953</v>
       </c>
       <c r="B844" t="s">
-        <v>1564</v>
+        <v>1576</v>
       </c>
       <c r="C844">
         <v>17</v>
       </c>
       <c r="D844" t="s">
-        <v>1572</v>
+        <v>1584</v>
       </c>
       <c r="E844" t="s">
-        <v>1573</v>
+        <v>1585</v>
       </c>
       <c r="F844" t="s">
-        <v>1574</v>
+        <v>1586</v>
       </c>
       <c r="I844" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="845" spans="1:9">
       <c r="A845">
         <v>106</v>
       </c>
       <c r="B845" t="s">
-        <v>1575</v>
+        <v>1587</v>
       </c>
       <c r="C845">
         <v>113</v>
       </c>
       <c r="D845" t="s">
-        <v>1445</v>
+        <v>1455</v>
       </c>
       <c r="E845" t="s">
         <v>584</v>
       </c>
       <c r="F845" t="s">
-        <v>1576</v>
+        <v>1588</v>
       </c>
       <c r="I845" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="846" spans="1:9">
       <c r="A846">
         <v>107</v>
       </c>
       <c r="B846" t="s">
-        <v>1575</v>
+        <v>1587</v>
       </c>
       <c r="C846">
         <v>103</v>
       </c>
       <c r="D846" t="s">
-        <v>1458</v>
+        <v>1468</v>
       </c>
       <c r="E846" t="s">
-        <v>1577</v>
+        <v>1589</v>
       </c>
       <c r="F846" t="s">
         <v>12</v>
       </c>
       <c r="I846" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="847" spans="1:9">
       <c r="A847">
         <v>101</v>
       </c>
       <c r="B847" t="s">
-        <v>1578</v>
+        <v>1590</v>
       </c>
       <c r="C847">
         <v>80</v>
       </c>
       <c r="D847" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="E847" t="s">
-        <v>1579</v>
+        <v>1591</v>
       </c>
       <c r="F847" t="s">
         <v>285</v>
       </c>
       <c r="I847" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="848" spans="1:9">
       <c r="A848">
         <v>102</v>
       </c>
       <c r="B848" t="s">
-        <v>1578</v>
+        <v>1590</v>
       </c>
       <c r="C848">
         <v>63</v>
       </c>
       <c r="D848" t="s">
-        <v>1485</v>
+        <v>1496</v>
       </c>
       <c r="E848" t="s">
-        <v>1580</v>
+        <v>1592</v>
       </c>
       <c r="F848" t="s">
-        <v>1581</v>
+        <v>1593</v>
       </c>
       <c r="I848" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="849" spans="1:9">
       <c r="A849">
         <v>103</v>
       </c>
       <c r="B849" t="s">
-        <v>1578</v>
+        <v>1590</v>
       </c>
       <c r="C849">
         <v>59</v>
       </c>
       <c r="D849" t="s">
-        <v>1562</v>
+        <v>1574</v>
       </c>
       <c r="E849" t="s">
         <v>915</v>
       </c>
       <c r="F849" t="s">
         <v>275</v>
       </c>
       <c r="I849" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="850" spans="1:9">
       <c r="A850">
         <v>104</v>
       </c>
       <c r="B850" t="s">
-        <v>1578</v>
+        <v>1590</v>
       </c>
       <c r="C850">
         <v>10</v>
       </c>
       <c r="D850" t="s">
-        <v>1582</v>
+        <v>1594</v>
       </c>
       <c r="E850" t="s">
         <v>937</v>
       </c>
       <c r="F850" t="s">
-        <v>1583</v>
+        <v>1595</v>
       </c>
       <c r="I850" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="851" spans="1:9">
       <c r="A851">
         <v>105</v>
       </c>
       <c r="B851" t="s">
-        <v>1578</v>
+        <v>1590</v>
       </c>
       <c r="C851">
         <v>9</v>
       </c>
       <c r="D851" t="s">
-        <v>1584</v>
+        <v>1596</v>
       </c>
       <c r="E851" t="s">
         <v>927</v>
       </c>
       <c r="F851" t="s">
-        <v>1585</v>
+        <v>1597</v>
       </c>
       <c r="I851" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="852" spans="1:9">
       <c r="A852">
         <v>937</v>
       </c>
       <c r="B852" t="s">
-        <v>1578</v>
+        <v>1590</v>
       </c>
       <c r="C852">
         <v>4</v>
       </c>
       <c r="D852" t="s">
-        <v>1586</v>
+        <v>1598</v>
       </c>
       <c r="E852" t="s">
-        <v>1587</v>
+        <v>1599</v>
       </c>
       <c r="F852" t="s">
-        <v>1483</v>
+        <v>1494</v>
       </c>
       <c r="I852" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="853" spans="1:9">
       <c r="A853">
         <v>97</v>
       </c>
       <c r="B853" t="s">
-        <v>1588</v>
+        <v>1600</v>
       </c>
       <c r="C853">
         <v>36</v>
       </c>
       <c r="D853" t="s">
         <v>731</v>
       </c>
       <c r="E853" t="s">
-        <v>1589</v>
+        <v>1601</v>
       </c>
       <c r="F853" t="s">
         <v>395</v>
       </c>
       <c r="I853" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="854" spans="1:9">
       <c r="A854">
         <v>98</v>
       </c>
       <c r="B854" t="s">
-        <v>1588</v>
+        <v>1600</v>
       </c>
       <c r="C854">
         <v>27</v>
       </c>
       <c r="D854" t="s">
-        <v>1527</v>
+        <v>1539</v>
       </c>
       <c r="E854" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F854" t="s">
         <v>97</v>
       </c>
       <c r="I854" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="855" spans="1:9">
       <c r="A855">
         <v>99</v>
       </c>
       <c r="B855" t="s">
-        <v>1588</v>
+        <v>1600</v>
       </c>
       <c r="C855">
         <v>26</v>
       </c>
       <c r="D855" t="s">
-        <v>1485</v>
+        <v>1496</v>
       </c>
       <c r="E855" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F855" t="s">
         <v>97</v>
       </c>
       <c r="I855" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="856" spans="1:9">
       <c r="A856">
         <v>100</v>
       </c>
       <c r="B856" t="s">
-        <v>1588</v>
+        <v>1600</v>
       </c>
       <c r="C856">
         <v>23</v>
       </c>
       <c r="D856" t="s">
-        <v>1411</v>
+        <v>1420</v>
       </c>
       <c r="E856" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F856" t="s">
         <v>97</v>
       </c>
       <c r="I856" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="857" spans="1:9">
       <c r="A857">
         <v>93</v>
       </c>
       <c r="B857" t="s">
-        <v>1590</v>
+        <v>1602</v>
       </c>
       <c r="C857">
         <v>101</v>
       </c>
       <c r="D857" t="s">
-        <v>1591</v>
+        <v>1603</v>
       </c>
       <c r="E857" t="s">
-        <v>1592</v>
+        <v>1604</v>
       </c>
       <c r="F857" t="s">
-        <v>1171</v>
+        <v>1173</v>
+      </c>
+      <c r="G857" t="s">
+        <v>1473</v>
       </c>
       <c r="I857" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="858" spans="1:9">
       <c r="A858">
         <v>94</v>
       </c>
       <c r="B858" t="s">
-        <v>1590</v>
+        <v>1602</v>
       </c>
       <c r="C858">
         <v>42</v>
       </c>
       <c r="D858" t="s">
-        <v>1517</v>
+        <v>1529</v>
       </c>
       <c r="E858" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F858" t="s">
         <v>97</v>
       </c>
       <c r="I858" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="859" spans="1:9">
       <c r="A859">
         <v>95</v>
       </c>
       <c r="B859" t="s">
-        <v>1590</v>
+        <v>1602</v>
       </c>
       <c r="C859">
         <v>27</v>
       </c>
       <c r="D859" t="s">
-        <v>1593</v>
+        <v>1605</v>
       </c>
       <c r="E859" t="s">
-        <v>1594</v>
+        <v>1606</v>
       </c>
       <c r="F859" t="s">
         <v>97</v>
       </c>
       <c r="I859" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="860" spans="1:9">
       <c r="A860">
         <v>96</v>
       </c>
       <c r="B860" t="s">
-        <v>1590</v>
+        <v>1602</v>
       </c>
       <c r="C860">
         <v>10</v>
       </c>
       <c r="D860" t="s">
         <v>494</v>
       </c>
       <c r="E860" t="s">
-        <v>1595</v>
+        <v>1607</v>
       </c>
       <c r="F860" t="s">
         <v>395</v>
       </c>
       <c r="I860" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="861" spans="1:9">
       <c r="A861">
         <v>90</v>
       </c>
       <c r="B861" t="s">
-        <v>1596</v>
+        <v>1608</v>
       </c>
       <c r="C861">
         <v>73</v>
       </c>
       <c r="D861" t="s">
-        <v>1444</v>
+        <v>1454</v>
       </c>
       <c r="E861" t="s">
         <v>894</v>
       </c>
       <c r="F861" t="s">
         <v>275</v>
       </c>
       <c r="I861" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="862" spans="1:9">
       <c r="A862">
         <v>91</v>
       </c>
       <c r="B862" t="s">
-        <v>1596</v>
+        <v>1608</v>
       </c>
       <c r="C862">
         <v>72</v>
       </c>
       <c r="D862" t="s">
-        <v>1597</v>
+        <v>1609</v>
       </c>
       <c r="E862" t="s">
-        <v>1598</v>
+        <v>1610</v>
       </c>
       <c r="F862" t="s">
         <v>36</v>
       </c>
       <c r="I862" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="863" spans="1:9">
       <c r="A863">
         <v>92</v>
       </c>
       <c r="B863" t="s">
-        <v>1596</v>
+        <v>1608</v>
       </c>
       <c r="C863">
         <v>71</v>
       </c>
       <c r="D863" t="s">
-        <v>1599</v>
+        <v>1611</v>
       </c>
       <c r="E863" t="s">
-        <v>1600</v>
+        <v>1612</v>
       </c>
       <c r="F863" t="s">
-        <v>1601</v>
+        <v>1613</v>
       </c>
       <c r="I863" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="864" spans="1:9">
       <c r="A864">
         <v>84</v>
       </c>
       <c r="B864" t="s">
-        <v>1602</v>
+        <v>1614</v>
       </c>
       <c r="C864">
         <v>146</v>
       </c>
       <c r="D864" t="s">
-        <v>1603</v>
+        <v>1615</v>
       </c>
       <c r="E864" t="s">
-        <v>1604</v>
+        <v>1616</v>
       </c>
       <c r="F864" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="I864" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="865" spans="1:9">
       <c r="A865">
         <v>85</v>
       </c>
       <c r="B865" t="s">
-        <v>1602</v>
+        <v>1614</v>
       </c>
       <c r="C865">
         <v>112</v>
       </c>
       <c r="D865" t="s">
-        <v>1605</v>
+        <v>1617</v>
       </c>
       <c r="E865" t="s">
-        <v>1606</v>
+        <v>1618</v>
       </c>
       <c r="F865" t="s">
         <v>641</v>
       </c>
       <c r="I865" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="866" spans="1:9">
       <c r="A866">
         <v>86</v>
       </c>
       <c r="B866" t="s">
-        <v>1602</v>
+        <v>1614</v>
       </c>
       <c r="C866">
         <v>107</v>
       </c>
       <c r="D866" t="s">
-        <v>1562</v>
+        <v>1574</v>
       </c>
       <c r="E866" t="s">
-        <v>1469</v>
+        <v>1480</v>
       </c>
       <c r="F866" t="s">
         <v>97</v>
       </c>
       <c r="I866" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="867" spans="1:9">
       <c r="A867">
         <v>87</v>
       </c>
       <c r="B867" t="s">
-        <v>1602</v>
+        <v>1614</v>
       </c>
       <c r="C867">
         <v>106</v>
       </c>
       <c r="D867" t="s">
-        <v>1562</v>
+        <v>1574</v>
       </c>
       <c r="E867" t="s">
-        <v>1469</v>
+        <v>1480</v>
       </c>
       <c r="F867" t="s">
         <v>97</v>
       </c>
       <c r="I867" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="868" spans="1:9">
       <c r="A868">
         <v>88</v>
       </c>
       <c r="B868" t="s">
-        <v>1602</v>
+        <v>1614</v>
       </c>
       <c r="C868">
         <v>26</v>
       </c>
       <c r="D868" t="s">
-        <v>1607</v>
+        <v>1619</v>
       </c>
       <c r="E868" t="s">
-        <v>1608</v>
+        <v>1620</v>
       </c>
       <c r="F868" t="s">
-        <v>1609</v>
+        <v>1621</v>
       </c>
       <c r="I868" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="869" spans="1:9">
       <c r="A869">
         <v>89</v>
       </c>
       <c r="B869" t="s">
-        <v>1602</v>
+        <v>1614</v>
       </c>
       <c r="C869">
         <v>20</v>
       </c>
       <c r="D869" t="s">
-        <v>1610</v>
+        <v>1622</v>
       </c>
       <c r="E869" t="s">
-        <v>1611</v>
+        <v>1623</v>
       </c>
       <c r="F869" t="s">
-        <v>1609</v>
+        <v>1621</v>
       </c>
       <c r="I869" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="870" spans="1:9">
       <c r="A870">
         <v>82</v>
       </c>
       <c r="B870" t="s">
-        <v>1612</v>
+        <v>1624</v>
       </c>
       <c r="C870">
         <v>69</v>
       </c>
       <c r="D870" t="s">
-        <v>1613</v>
+        <v>1625</v>
       </c>
       <c r="E870" t="s">
         <v>853</v>
       </c>
       <c r="F870" t="s">
         <v>97</v>
       </c>
       <c r="I870" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="871" spans="1:9">
       <c r="A871">
         <v>83</v>
       </c>
       <c r="B871" t="s">
-        <v>1612</v>
+        <v>1624</v>
       </c>
       <c r="C871">
         <v>27</v>
       </c>
       <c r="D871" t="s">
-        <v>1614</v>
+        <v>1626</v>
       </c>
       <c r="E871" t="s">
         <v>795</v>
       </c>
       <c r="F871" t="s">
-        <v>1615</v>
+        <v>1627</v>
       </c>
       <c r="I871" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="872" spans="1:9">
       <c r="A872">
         <v>77</v>
       </c>
       <c r="B872" t="s">
-        <v>1616</v>
+        <v>1628</v>
       </c>
       <c r="C872">
         <v>144</v>
       </c>
       <c r="D872" t="s">
-        <v>1565</v>
+        <v>1577</v>
       </c>
       <c r="E872" t="s">
-        <v>1415</v>
+        <v>1424</v>
       </c>
       <c r="F872" t="s">
         <v>62</v>
       </c>
       <c r="I872" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="873" spans="1:9">
       <c r="A873">
         <v>78</v>
       </c>
       <c r="B873" t="s">
-        <v>1616</v>
+        <v>1628</v>
       </c>
       <c r="C873">
         <v>142</v>
       </c>
       <c r="D873" t="s">
-        <v>1617</v>
+        <v>1629</v>
       </c>
       <c r="E873" t="s">
         <v>844</v>
       </c>
       <c r="F873" t="s">
         <v>12</v>
       </c>
       <c r="I873" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="874" spans="1:9">
       <c r="A874">
         <v>79</v>
       </c>
       <c r="B874" t="s">
-        <v>1616</v>
+        <v>1628</v>
       </c>
       <c r="C874">
         <v>116</v>
       </c>
       <c r="D874" t="s">
-        <v>1618</v>
+        <v>1630</v>
       </c>
       <c r="E874" t="s">
-        <v>1619</v>
+        <v>1631</v>
       </c>
       <c r="F874" t="s">
         <v>97</v>
       </c>
       <c r="I874" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="875" spans="1:9">
       <c r="A875">
         <v>80</v>
       </c>
       <c r="B875" t="s">
-        <v>1616</v>
+        <v>1628</v>
       </c>
       <c r="C875">
         <v>54</v>
       </c>
       <c r="D875" t="s">
-        <v>1620</v>
+        <v>1632</v>
       </c>
       <c r="E875" t="s">
-        <v>1621</v>
+        <v>1633</v>
       </c>
       <c r="F875" t="s">
         <v>771</v>
       </c>
       <c r="I875" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="876" spans="1:9">
       <c r="A876">
         <v>81</v>
       </c>
       <c r="B876" t="s">
-        <v>1616</v>
+        <v>1628</v>
       </c>
       <c r="C876">
         <v>26</v>
       </c>
       <c r="D876" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="E876" t="s">
-        <v>1622</v>
+        <v>1634</v>
       </c>
       <c r="F876" t="s">
-        <v>1623</v>
+        <v>1635</v>
       </c>
       <c r="I876" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="877" spans="1:9">
       <c r="A877">
         <v>75</v>
       </c>
       <c r="B877" t="s">
-        <v>1624</v>
+        <v>1636</v>
       </c>
       <c r="C877">
         <v>88</v>
       </c>
       <c r="D877" t="s">
-        <v>1625</v>
+        <v>1637</v>
       </c>
       <c r="E877" t="s">
         <v>821</v>
       </c>
       <c r="F877" t="s">
         <v>97</v>
       </c>
       <c r="I877" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="878" spans="1:9">
       <c r="A878">
         <v>76</v>
       </c>
       <c r="B878" t="s">
-        <v>1624</v>
+        <v>1636</v>
       </c>
       <c r="C878">
         <v>82</v>
       </c>
       <c r="D878" t="s">
-        <v>1626</v>
+        <v>1638</v>
       </c>
       <c r="E878" t="s">
-        <v>1627</v>
+        <v>1639</v>
       </c>
       <c r="F878" t="s">
         <v>264</v>
       </c>
       <c r="I878" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="879" spans="1:9">
       <c r="A879">
         <v>74</v>
       </c>
       <c r="B879" t="s">
-        <v>1628</v>
+        <v>1640</v>
       </c>
       <c r="C879">
         <v>95</v>
       </c>
       <c r="D879" t="s">
-        <v>1629</v>
+        <v>1641</v>
       </c>
       <c r="E879" t="s">
         <v>574</v>
       </c>
       <c r="F879" t="s">
         <v>703</v>
       </c>
       <c r="I879" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="880" spans="1:9">
       <c r="A880">
         <v>70</v>
       </c>
       <c r="B880" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="C880">
         <v>107</v>
       </c>
       <c r="D880" t="s">
-        <v>1631</v>
+        <v>1643</v>
       </c>
       <c r="E880" t="s">
-        <v>1632</v>
+        <v>1644</v>
       </c>
       <c r="F880" t="s">
         <v>941</v>
       </c>
       <c r="I880" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="881" spans="1:9">
       <c r="A881">
         <v>71</v>
       </c>
       <c r="B881" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="C881">
         <v>11</v>
       </c>
       <c r="D881" t="s">
         <v>846</v>
       </c>
       <c r="E881" t="s">
-        <v>1514</v>
+        <v>1526</v>
       </c>
       <c r="F881" t="s">
         <v>177</v>
       </c>
       <c r="I881" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="882" spans="1:9">
       <c r="A882">
         <v>72</v>
       </c>
       <c r="B882" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="C882">
         <v>10</v>
       </c>
       <c r="D882" t="s">
-        <v>1633</v>
+        <v>1645</v>
       </c>
       <c r="E882" t="s">
-        <v>1634</v>
+        <v>1646</v>
       </c>
       <c r="F882" t="s">
-        <v>1635</v>
+        <v>1647</v>
       </c>
       <c r="I882" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="883" spans="1:9">
       <c r="A883">
         <v>73</v>
       </c>
       <c r="B883" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="C883">
         <v>4</v>
       </c>
       <c r="D883" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="E883" t="s">
         <v>278</v>
       </c>
       <c r="F883" t="s">
         <v>401</v>
       </c>
       <c r="I883" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="884" spans="1:9">
       <c r="A884">
         <v>66</v>
       </c>
       <c r="B884" t="s">
-        <v>1636</v>
+        <v>1648</v>
       </c>
       <c r="C884">
         <v>125</v>
       </c>
       <c r="D884" t="s">
-        <v>1631</v>
+        <v>1643</v>
       </c>
       <c r="E884" t="s">
-        <v>1637</v>
+        <v>1649</v>
       </c>
       <c r="F884" t="s">
-        <v>1638</v>
+        <v>1650</v>
       </c>
       <c r="I884" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="885" spans="1:9">
       <c r="A885">
         <v>67</v>
       </c>
       <c r="B885" t="s">
-        <v>1636</v>
+        <v>1648</v>
       </c>
       <c r="C885">
         <v>80</v>
       </c>
       <c r="D885" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="E885" t="s">
-        <v>1639</v>
+        <v>1651</v>
       </c>
       <c r="F885" t="s">
         <v>16</v>
       </c>
       <c r="I885" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="886" spans="1:9">
       <c r="A886">
         <v>68</v>
       </c>
       <c r="B886" t="s">
-        <v>1636</v>
+        <v>1648</v>
       </c>
       <c r="C886">
         <v>60</v>
       </c>
       <c r="D886" t="s">
-        <v>1640</v>
+        <v>1652</v>
       </c>
       <c r="E886" t="s">
         <v>915</v>
       </c>
       <c r="F886" t="s">
         <v>97</v>
       </c>
       <c r="I886" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="887" spans="1:9">
       <c r="A887">
         <v>69</v>
       </c>
       <c r="B887" t="s">
-        <v>1636</v>
+        <v>1648</v>
       </c>
       <c r="C887">
         <v>5</v>
       </c>
       <c r="D887" t="s">
-        <v>1641</v>
+        <v>1653</v>
       </c>
       <c r="E887" t="s">
-        <v>1642</v>
+        <v>1654</v>
       </c>
       <c r="F887" t="s">
         <v>641</v>
       </c>
       <c r="I887" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="888" spans="1:9">
       <c r="A888">
         <v>58</v>
       </c>
       <c r="B888" t="s">
-        <v>1643</v>
+        <v>1655</v>
       </c>
       <c r="C888">
         <v>158</v>
       </c>
       <c r="D888" t="s">
-        <v>1644</v>
+        <v>1656</v>
       </c>
       <c r="E888" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="F888" t="s">
         <v>97</v>
       </c>
       <c r="I888" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="889" spans="1:9">
       <c r="A889">
         <v>59</v>
       </c>
       <c r="B889" t="s">
-        <v>1643</v>
+        <v>1655</v>
       </c>
       <c r="C889">
         <v>133</v>
       </c>
       <c r="D889" t="s">
-        <v>1597</v>
+        <v>1609</v>
       </c>
       <c r="E889" t="s">
         <v>11</v>
       </c>
       <c r="F889" t="s">
         <v>36</v>
       </c>
       <c r="I889" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="890" spans="1:9">
       <c r="A890">
         <v>60</v>
       </c>
       <c r="B890" t="s">
-        <v>1643</v>
+        <v>1655</v>
       </c>
       <c r="C890">
         <v>111</v>
       </c>
       <c r="D890" t="s">
-        <v>1645</v>
+        <v>1657</v>
       </c>
       <c r="E890" t="s">
-        <v>1646</v>
+        <v>1658</v>
       </c>
       <c r="F890" t="s">
         <v>641</v>
       </c>
       <c r="I890" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="891" spans="1:9">
       <c r="A891">
         <v>61</v>
       </c>
       <c r="B891" t="s">
-        <v>1643</v>
+        <v>1655</v>
       </c>
       <c r="C891">
         <v>103</v>
       </c>
       <c r="D891" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="E891" t="s">
         <v>834</v>
       </c>
       <c r="F891" t="s">
         <v>97</v>
       </c>
       <c r="I891" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="892" spans="1:9">
       <c r="A892">
         <v>62</v>
       </c>
       <c r="B892" t="s">
-        <v>1643</v>
+        <v>1655</v>
       </c>
       <c r="C892">
         <v>63</v>
       </c>
       <c r="D892" t="s">
-        <v>1647</v>
+        <v>1659</v>
       </c>
       <c r="E892" t="s">
-        <v>1648</v>
+        <v>1660</v>
       </c>
       <c r="F892" t="s">
         <v>623</v>
       </c>
       <c r="I892" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="893" spans="1:9">
       <c r="A893">
         <v>63</v>
       </c>
       <c r="B893" t="s">
-        <v>1643</v>
+        <v>1655</v>
       </c>
       <c r="C893">
         <v>40</v>
       </c>
       <c r="D893" t="s">
-        <v>1649</v>
+        <v>1661</v>
       </c>
       <c r="E893" t="s">
         <v>821</v>
       </c>
       <c r="F893" t="s">
-        <v>1650</v>
+        <v>1662</v>
       </c>
       <c r="I893" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="894" spans="1:9">
       <c r="A894">
         <v>64</v>
       </c>
       <c r="B894" t="s">
-        <v>1643</v>
+        <v>1655</v>
       </c>
       <c r="C894">
         <v>33</v>
       </c>
       <c r="D894" t="s">
-        <v>1651</v>
+        <v>1663</v>
       </c>
       <c r="E894" t="s">
         <v>957</v>
       </c>
       <c r="F894" t="s">
         <v>395</v>
       </c>
       <c r="I894" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="895" spans="1:9">
       <c r="A895">
         <v>65</v>
       </c>
       <c r="B895" t="s">
-        <v>1643</v>
+        <v>1655</v>
       </c>
       <c r="C895">
         <v>4</v>
       </c>
       <c r="D895" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="E895" t="s">
         <v>579</v>
       </c>
       <c r="F895" t="s">
-        <v>1652</v>
+        <v>1664</v>
       </c>
       <c r="I895" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="896" spans="1:9">
       <c r="A896">
         <v>52</v>
       </c>
       <c r="B896" t="s">
-        <v>1653</v>
+        <v>1665</v>
       </c>
       <c r="C896">
         <v>85</v>
       </c>
       <c r="D896" t="s">
-        <v>1654</v>
+        <v>1666</v>
       </c>
       <c r="E896" t="s">
-        <v>1655</v>
+        <v>1667</v>
       </c>
       <c r="F896" t="s">
         <v>12</v>
       </c>
       <c r="I896" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="897" spans="1:9">
       <c r="A897">
         <v>53</v>
       </c>
       <c r="B897" t="s">
-        <v>1653</v>
+        <v>1665</v>
       </c>
       <c r="C897">
         <v>78</v>
       </c>
       <c r="D897" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="E897" t="s">
-        <v>1656</v>
+        <v>1668</v>
       </c>
       <c r="F897" t="s">
-        <v>1657</v>
+        <v>1669</v>
+      </c>
+      <c r="G897" t="s">
+        <v>1275</v>
       </c>
       <c r="I897" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="898" spans="1:9">
       <c r="A898">
         <v>54</v>
       </c>
       <c r="B898" t="s">
-        <v>1653</v>
+        <v>1665</v>
       </c>
       <c r="C898">
         <v>46</v>
       </c>
       <c r="D898" t="s">
-        <v>1384</v>
+        <v>1392</v>
       </c>
       <c r="E898" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F898" t="s">
         <v>75</v>
       </c>
       <c r="I898" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="899" spans="1:9">
       <c r="A899">
         <v>55</v>
       </c>
       <c r="B899" t="s">
-        <v>1653</v>
+        <v>1665</v>
       </c>
       <c r="C899">
         <v>38</v>
       </c>
       <c r="D899" t="s">
-        <v>1658</v>
+        <v>1670</v>
       </c>
       <c r="E899" t="s">
-        <v>1659</v>
+        <v>1671</v>
       </c>
       <c r="F899" t="s">
         <v>455</v>
       </c>
       <c r="I899" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="900" spans="1:9">
       <c r="A900">
         <v>56</v>
       </c>
       <c r="B900" t="s">
-        <v>1653</v>
+        <v>1665</v>
       </c>
       <c r="C900">
         <v>34</v>
       </c>
       <c r="D900" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="E900" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="F900" t="s">
         <v>97</v>
       </c>
       <c r="I900" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="901" spans="1:9">
       <c r="A901">
         <v>57</v>
       </c>
       <c r="B901" t="s">
-        <v>1653</v>
+        <v>1665</v>
       </c>
       <c r="C901">
         <v>29</v>
       </c>
       <c r="D901" t="s">
-        <v>1660</v>
+        <v>1672</v>
       </c>
       <c r="E901" t="s">
-        <v>1661</v>
+        <v>1673</v>
       </c>
       <c r="F901" t="s">
         <v>177</v>
       </c>
       <c r="I901" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="902" spans="1:9">
       <c r="A902">
         <v>41</v>
       </c>
       <c r="B902" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="C902">
         <v>95</v>
       </c>
       <c r="D902" t="s">
-        <v>1663</v>
+        <v>1675</v>
       </c>
       <c r="E902" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="F902" t="s">
         <v>97</v>
       </c>
       <c r="I902" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="903" spans="1:9">
       <c r="A903">
         <v>42</v>
       </c>
       <c r="B903" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="C903">
         <v>94</v>
       </c>
       <c r="D903" t="s">
-        <v>1664</v>
+        <v>1676</v>
       </c>
       <c r="E903" t="s">
-        <v>1665</v>
+        <v>1677</v>
       </c>
       <c r="F903" t="s">
         <v>97</v>
       </c>
+      <c r="G903" t="s">
+        <v>1678</v>
+      </c>
       <c r="I903" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="904" spans="1:9">
       <c r="A904">
         <v>43</v>
       </c>
       <c r="B904" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="C904">
         <v>80</v>
       </c>
       <c r="D904" t="s">
-        <v>1640</v>
+        <v>1652</v>
       </c>
       <c r="E904" t="s">
         <v>1056</v>
       </c>
       <c r="F904" t="s">
         <v>97</v>
       </c>
       <c r="I904" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="905" spans="1:9">
       <c r="A905">
         <v>44</v>
       </c>
       <c r="B905" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="C905">
         <v>69</v>
       </c>
       <c r="D905" t="s">
-        <v>1666</v>
+        <v>1679</v>
       </c>
       <c r="E905" t="s">
-        <v>1667</v>
+        <v>1680</v>
       </c>
       <c r="F905" t="s">
         <v>23</v>
       </c>
+      <c r="G905" t="s">
+        <v>1310</v>
+      </c>
       <c r="I905" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="906" spans="1:9">
       <c r="A906">
         <v>45</v>
       </c>
       <c r="B906" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="C906">
         <v>68</v>
       </c>
       <c r="D906" t="s">
-        <v>1668</v>
+        <v>1681</v>
       </c>
       <c r="E906" t="s">
-        <v>1667</v>
+        <v>1680</v>
       </c>
       <c r="F906" t="s">
         <v>23</v>
       </c>
       <c r="I906" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="907" spans="1:9">
       <c r="A907">
         <v>46</v>
       </c>
       <c r="B907" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="C907">
         <v>56</v>
       </c>
       <c r="D907" t="s">
-        <v>1669</v>
+        <v>1682</v>
       </c>
       <c r="E907" t="s">
-        <v>1670</v>
+        <v>1683</v>
       </c>
       <c r="F907" t="s">
         <v>12</v>
       </c>
       <c r="I907" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="908" spans="1:9">
       <c r="A908">
         <v>47</v>
       </c>
       <c r="B908" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="C908">
         <v>44</v>
       </c>
       <c r="D908" t="s">
-        <v>1671</v>
+        <v>1684</v>
       </c>
       <c r="E908" t="s">
-        <v>1672</v>
+        <v>1685</v>
       </c>
       <c r="F908" t="s">
-        <v>1079</v>
+        <v>1080</v>
+      </c>
+      <c r="G908" t="s">
+        <v>1473</v>
       </c>
       <c r="I908" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="909" spans="1:9">
       <c r="A909">
         <v>48</v>
       </c>
       <c r="B909" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="C909">
         <v>43</v>
       </c>
       <c r="D909" t="s">
-        <v>1457</v>
+        <v>1467</v>
       </c>
       <c r="E909" t="s">
-        <v>1489</v>
+        <v>1501</v>
       </c>
       <c r="F909" t="s">
         <v>97</v>
       </c>
       <c r="I909" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="910" spans="1:9">
       <c r="A910">
         <v>49</v>
       </c>
       <c r="B910" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="C910">
         <v>32</v>
       </c>
       <c r="D910" t="s">
-        <v>1673</v>
+        <v>1686</v>
       </c>
       <c r="E910" t="s">
-        <v>1674</v>
+        <v>1687</v>
       </c>
       <c r="F910" t="s">
-        <v>1675</v>
+        <v>1688</v>
       </c>
       <c r="I910" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="911" spans="1:9">
       <c r="A911">
         <v>50</v>
       </c>
       <c r="B911" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="C911">
         <v>13</v>
       </c>
       <c r="D911" t="s">
-        <v>1676</v>
+        <v>1689</v>
       </c>
       <c r="E911" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="F911" t="s">
         <v>771</v>
       </c>
       <c r="I911" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="912" spans="1:9">
       <c r="A912">
         <v>51</v>
       </c>
       <c r="B912" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="C912">
         <v>3</v>
       </c>
       <c r="D912" t="s">
-        <v>1677</v>
+        <v>1690</v>
       </c>
       <c r="E912" t="s">
-        <v>1678</v>
+        <v>1691</v>
       </c>
       <c r="F912" t="s">
         <v>641</v>
       </c>
       <c r="I912" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="913" spans="1:9">
       <c r="A913">
         <v>32</v>
       </c>
       <c r="B913" t="s">
-        <v>1679</v>
+        <v>1692</v>
       </c>
       <c r="C913">
         <v>130</v>
       </c>
       <c r="D913" t="s">
-        <v>1680</v>
+        <v>1693</v>
       </c>
       <c r="E913" t="s">
-        <v>1681</v>
+        <v>1694</v>
       </c>
       <c r="F913" t="s">
         <v>854</v>
       </c>
       <c r="I913" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="914" spans="1:9">
       <c r="A914">
         <v>33</v>
       </c>
       <c r="B914" t="s">
-        <v>1679</v>
+        <v>1692</v>
       </c>
       <c r="C914">
         <v>129</v>
       </c>
       <c r="D914" t="s">
-        <v>1682</v>
+        <v>1695</v>
       </c>
       <c r="E914" t="s">
-        <v>1683</v>
+        <v>1696</v>
       </c>
       <c r="F914" t="s">
-        <v>1684</v>
+        <v>1697</v>
       </c>
       <c r="I914" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="915" spans="1:9">
       <c r="A915">
         <v>34</v>
       </c>
       <c r="B915" t="s">
-        <v>1679</v>
+        <v>1692</v>
       </c>
       <c r="C915">
         <v>128</v>
       </c>
       <c r="D915" t="s">
-        <v>1682</v>
+        <v>1695</v>
       </c>
       <c r="E915" t="s">
-        <v>1685</v>
+        <v>1698</v>
       </c>
       <c r="F915" t="s">
         <v>23</v>
       </c>
       <c r="I915" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="916" spans="1:9">
       <c r="A916">
         <v>35</v>
       </c>
       <c r="B916" t="s">
-        <v>1679</v>
+        <v>1692</v>
       </c>
       <c r="C916">
         <v>124</v>
       </c>
       <c r="D916" t="s">
         <v>1054</v>
       </c>
       <c r="E916" t="s">
         <v>853</v>
       </c>
       <c r="F916" t="s">
         <v>97</v>
       </c>
       <c r="I916" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="917" spans="1:9">
       <c r="A917">
         <v>36</v>
       </c>
       <c r="B917" t="s">
-        <v>1679</v>
+        <v>1692</v>
       </c>
       <c r="C917">
         <v>88</v>
       </c>
       <c r="D917" t="s">
-        <v>1536</v>
+        <v>1548</v>
       </c>
       <c r="E917" t="s">
         <v>81</v>
       </c>
       <c r="F917" t="s">
         <v>395</v>
       </c>
       <c r="I917" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="918" spans="1:9">
       <c r="A918">
         <v>37</v>
       </c>
       <c r="B918" t="s">
-        <v>1679</v>
+        <v>1692</v>
       </c>
       <c r="C918">
         <v>63</v>
       </c>
       <c r="D918" t="s">
         <v>938</v>
       </c>
       <c r="E918" t="s">
         <v>937</v>
       </c>
       <c r="F918" t="s">
         <v>33</v>
       </c>
       <c r="I918" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="919" spans="1:9">
       <c r="A919">
         <v>38</v>
       </c>
       <c r="B919" t="s">
-        <v>1679</v>
+        <v>1692</v>
       </c>
       <c r="C919">
         <v>52</v>
       </c>
       <c r="D919" t="s">
         <v>939</v>
       </c>
       <c r="E919" t="s">
-        <v>1686</v>
+        <v>1699</v>
       </c>
       <c r="F919" t="s">
         <v>420</v>
       </c>
       <c r="I919" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="920" spans="1:9">
       <c r="A920">
         <v>39</v>
       </c>
       <c r="B920" t="s">
-        <v>1679</v>
+        <v>1692</v>
       </c>
       <c r="C920">
         <v>36</v>
       </c>
       <c r="D920" t="s">
-        <v>1664</v>
+        <v>1676</v>
       </c>
       <c r="E920" t="s">
-        <v>1687</v>
+        <v>1700</v>
       </c>
       <c r="F920" t="s">
         <v>97</v>
       </c>
+      <c r="G920" t="s">
+        <v>1678</v>
+      </c>
       <c r="I920" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="921" spans="1:9">
       <c r="A921">
         <v>40</v>
       </c>
       <c r="B921" t="s">
-        <v>1679</v>
+        <v>1692</v>
       </c>
       <c r="C921">
         <v>21</v>
       </c>
       <c r="D921" t="s">
-        <v>1688</v>
+        <v>1701</v>
       </c>
       <c r="E921" t="s">
         <v>81</v>
       </c>
       <c r="F921" t="s">
         <v>641</v>
       </c>
+      <c r="G921" t="s">
+        <v>1323</v>
+      </c>
       <c r="I921" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="922" spans="1:9">
       <c r="A922">
         <v>26</v>
       </c>
       <c r="B922" t="s">
-        <v>1689</v>
+        <v>1702</v>
       </c>
       <c r="C922">
         <v>162</v>
       </c>
       <c r="D922" t="s">
-        <v>1690</v>
+        <v>1703</v>
       </c>
       <c r="E922" t="s">
-        <v>1691</v>
+        <v>1704</v>
       </c>
       <c r="F922" t="s">
-        <v>1692</v>
+        <v>1705</v>
       </c>
       <c r="I922" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="923" spans="1:9">
       <c r="A923">
         <v>27</v>
       </c>
       <c r="B923" t="s">
-        <v>1689</v>
+        <v>1702</v>
       </c>
       <c r="C923">
         <v>142</v>
       </c>
       <c r="D923" t="s">
-        <v>1663</v>
+        <v>1675</v>
       </c>
       <c r="E923" t="s">
-        <v>1693</v>
+        <v>1706</v>
       </c>
       <c r="F923" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="I923" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="924" spans="1:9">
       <c r="A924">
         <v>28</v>
       </c>
       <c r="B924" t="s">
-        <v>1689</v>
+        <v>1702</v>
       </c>
       <c r="C924">
         <v>87</v>
       </c>
       <c r="D924" t="s">
-        <v>1694</v>
+        <v>1707</v>
       </c>
       <c r="E924" t="s">
-        <v>1695</v>
+        <v>1708</v>
       </c>
       <c r="F924" t="s">
         <v>97</v>
       </c>
       <c r="I924" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="925" spans="1:9">
       <c r="A925">
         <v>29</v>
       </c>
       <c r="B925" t="s">
-        <v>1689</v>
+        <v>1702</v>
       </c>
       <c r="C925">
         <v>69</v>
       </c>
       <c r="D925" t="s">
-        <v>1696</v>
+        <v>1709</v>
       </c>
       <c r="E925" t="s">
-        <v>1697</v>
+        <v>1710</v>
       </c>
       <c r="F925" t="s">
         <v>62</v>
       </c>
       <c r="I925" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="926" spans="1:9">
       <c r="A926">
         <v>30</v>
       </c>
       <c r="B926" t="s">
-        <v>1689</v>
+        <v>1702</v>
       </c>
       <c r="C926">
         <v>20</v>
       </c>
       <c r="D926" t="s">
         <v>998</v>
       </c>
       <c r="E926" t="s">
-        <v>1698</v>
+        <v>1711</v>
       </c>
       <c r="F926" t="s">
-        <v>1699</v>
+        <v>1712</v>
       </c>
       <c r="I926" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="927" spans="1:9">
       <c r="A927">
         <v>31</v>
       </c>
       <c r="B927" t="s">
-        <v>1689</v>
+        <v>1702</v>
       </c>
       <c r="C927">
         <v>9</v>
       </c>
       <c r="D927" t="s">
-        <v>1700</v>
+        <v>1713</v>
       </c>
       <c r="E927" t="s">
-        <v>1698</v>
+        <v>1711</v>
       </c>
       <c r="F927" t="s">
-        <v>1701</v>
+        <v>1714</v>
       </c>
       <c r="I927" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="928" spans="1:9">
       <c r="A928">
         <v>11</v>
       </c>
       <c r="B928" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C928">
         <v>265</v>
       </c>
       <c r="D928" t="s">
         <v>981</v>
       </c>
       <c r="E928" t="s">
-        <v>1703</v>
+        <v>1716</v>
       </c>
       <c r="F928" t="s">
         <v>23</v>
       </c>
       <c r="I928" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="929" spans="1:9">
       <c r="A929">
         <v>12</v>
       </c>
       <c r="B929" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C929">
         <v>258</v>
       </c>
       <c r="D929" t="s">
         <v>976</v>
       </c>
       <c r="E929" t="s">
-        <v>1703</v>
+        <v>1716</v>
       </c>
       <c r="F929" t="s">
         <v>23</v>
       </c>
       <c r="I929" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="930" spans="1:9">
       <c r="A930">
         <v>13</v>
       </c>
       <c r="B930" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C930">
         <v>244</v>
       </c>
       <c r="D930" t="s">
         <v>1022</v>
       </c>
       <c r="E930" t="s">
-        <v>1703</v>
+        <v>1716</v>
       </c>
       <c r="F930" t="s">
         <v>23</v>
       </c>
       <c r="I930" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="931" spans="1:9">
       <c r="A931">
         <v>14</v>
       </c>
       <c r="B931" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C931">
         <v>217</v>
       </c>
       <c r="D931" t="s">
-        <v>1377</v>
+        <v>1385</v>
       </c>
       <c r="E931" t="s">
-        <v>1703</v>
+        <v>1716</v>
       </c>
       <c r="F931" t="s">
         <v>23</v>
       </c>
       <c r="I931" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="932" spans="1:9">
       <c r="A932">
         <v>15</v>
       </c>
       <c r="B932" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C932">
         <v>204</v>
       </c>
       <c r="D932" t="s">
         <v>980</v>
       </c>
       <c r="E932" t="s">
-        <v>1703</v>
+        <v>1716</v>
       </c>
       <c r="F932" t="s">
         <v>23</v>
       </c>
       <c r="I932" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="933" spans="1:9">
       <c r="A933">
         <v>16</v>
       </c>
       <c r="B933" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C933">
         <v>189</v>
       </c>
       <c r="D933" t="s">
-        <v>1704</v>
+        <v>1717</v>
       </c>
       <c r="E933" t="s">
-        <v>1703</v>
+        <v>1716</v>
       </c>
       <c r="F933" t="s">
         <v>23</v>
       </c>
       <c r="I933" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="934" spans="1:9">
       <c r="A934">
         <v>17</v>
       </c>
       <c r="B934" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C934">
         <v>138</v>
       </c>
       <c r="D934" t="s">
-        <v>1705</v>
+        <v>1718</v>
       </c>
       <c r="E934" t="s">
-        <v>1706</v>
+        <v>1719</v>
       </c>
       <c r="F934" t="s">
         <v>311</v>
       </c>
       <c r="I934" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="935" spans="1:9">
       <c r="A935">
         <v>18</v>
       </c>
       <c r="B935" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C935">
         <v>109</v>
       </c>
       <c r="D935" t="s">
-        <v>1707</v>
+        <v>1720</v>
       </c>
       <c r="E935" t="s">
-        <v>1708</v>
+        <v>1721</v>
       </c>
       <c r="F935" t="s">
         <v>36</v>
       </c>
       <c r="I935" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="936" spans="1:9">
       <c r="A936">
         <v>19</v>
       </c>
       <c r="B936" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C936">
         <v>100</v>
       </c>
       <c r="D936" t="s">
-        <v>1709</v>
+        <v>1722</v>
       </c>
       <c r="E936" t="s">
-        <v>1710</v>
+        <v>1723</v>
       </c>
       <c r="F936" t="s">
         <v>97</v>
       </c>
       <c r="I936" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="937" spans="1:9">
       <c r="A937">
         <v>20</v>
       </c>
       <c r="B937" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C937">
         <v>96</v>
       </c>
       <c r="D937" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="E937" t="s">
         <v>579</v>
       </c>
       <c r="F937" t="s">
-        <v>1711</v>
+        <v>1724</v>
+      </c>
+      <c r="G937" t="s">
+        <v>1323</v>
       </c>
       <c r="I937" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="938" spans="1:9">
       <c r="A938">
         <v>21</v>
       </c>
       <c r="B938" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C938">
         <v>59</v>
       </c>
       <c r="D938" t="s">
-        <v>1712</v>
+        <v>1725</v>
       </c>
       <c r="E938" t="s">
-        <v>1713</v>
+        <v>1726</v>
       </c>
       <c r="F938" t="s">
-        <v>1714</v>
+        <v>1727</v>
       </c>
       <c r="I938" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="939" spans="1:9">
       <c r="A939">
         <v>22</v>
       </c>
       <c r="B939" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C939">
         <v>30</v>
       </c>
       <c r="D939" t="s">
-        <v>1541</v>
+        <v>1553</v>
       </c>
       <c r="E939" t="s">
-        <v>1715</v>
+        <v>1728</v>
       </c>
       <c r="F939" t="s">
         <v>16</v>
       </c>
       <c r="I939" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="940" spans="1:9">
       <c r="A940">
         <v>23</v>
       </c>
       <c r="B940" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C940">
         <v>16</v>
       </c>
       <c r="D940" t="s">
-        <v>1716</v>
+        <v>1729</v>
       </c>
       <c r="E940" t="s">
-        <v>1563</v>
+        <v>1575</v>
       </c>
       <c r="F940" t="s">
         <v>97</v>
       </c>
       <c r="I940" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="941" spans="1:9">
       <c r="A941">
         <v>24</v>
       </c>
       <c r="B941" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C941">
         <v>7</v>
       </c>
       <c r="D941" t="s">
-        <v>1717</v>
+        <v>1730</v>
       </c>
       <c r="E941" t="s">
         <v>81</v>
       </c>
       <c r="F941" t="s">
-        <v>1718</v>
+        <v>1731</v>
       </c>
       <c r="I941" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="942" spans="1:9">
       <c r="A942">
         <v>25</v>
       </c>
       <c r="B942" t="s">
-        <v>1702</v>
+        <v>1715</v>
       </c>
       <c r="C942">
         <v>6</v>
       </c>
       <c r="D942" t="s">
         <v>422</v>
       </c>
       <c r="E942" t="s">
         <v>81</v>
       </c>
       <c r="F942" t="s">
         <v>395</v>
       </c>
       <c r="I942" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="943" spans="1:9">
       <c r="A943">
         <v>1</v>
       </c>
       <c r="B943" t="s">
-        <v>1719</v>
+        <v>1732</v>
       </c>
       <c r="C943">
         <v>208</v>
       </c>
       <c r="D943" t="s">
         <v>687</v>
       </c>
       <c r="E943" t="s">
-        <v>1720</v>
+        <v>1733</v>
       </c>
       <c r="F943" t="s">
         <v>23</v>
       </c>
       <c r="I943" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="944" spans="1:9">
       <c r="A944">
         <v>2</v>
       </c>
       <c r="B944" t="s">
-        <v>1719</v>
+        <v>1732</v>
       </c>
       <c r="C944">
         <v>202</v>
       </c>
       <c r="D944" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="E944" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="F944" t="s">
         <v>97</v>
       </c>
       <c r="I944" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="945" spans="1:9">
       <c r="A945">
         <v>3</v>
       </c>
       <c r="B945" t="s">
-        <v>1719</v>
+        <v>1732</v>
       </c>
       <c r="C945">
         <v>83</v>
       </c>
       <c r="D945" t="s">
-        <v>1721</v>
+        <v>1734</v>
       </c>
       <c r="E945" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F945" t="s">
-        <v>1503</v>
+        <v>1515</v>
       </c>
       <c r="I945" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="946" spans="1:9">
       <c r="A946">
         <v>4</v>
       </c>
       <c r="B946" t="s">
-        <v>1719</v>
+        <v>1732</v>
       </c>
       <c r="C946">
         <v>80</v>
       </c>
       <c r="D946" t="s">
-        <v>1382</v>
+        <v>1390</v>
       </c>
       <c r="E946" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F946" t="s">
         <v>75</v>
       </c>
       <c r="I946" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="947" spans="1:9">
       <c r="A947">
         <v>5</v>
       </c>
       <c r="B947" t="s">
-        <v>1719</v>
+        <v>1732</v>
       </c>
       <c r="C947">
         <v>79</v>
       </c>
       <c r="D947" t="s">
-        <v>1722</v>
+        <v>1735</v>
       </c>
       <c r="E947" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F947" t="s">
         <v>75</v>
       </c>
       <c r="I947" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="948" spans="1:9">
       <c r="A948">
         <v>6</v>
       </c>
       <c r="B948" t="s">
-        <v>1719</v>
+        <v>1732</v>
       </c>
       <c r="C948">
         <v>78</v>
       </c>
       <c r="D948" t="s">
         <v>1025</v>
       </c>
       <c r="E948" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F948" t="s">
         <v>75</v>
       </c>
       <c r="I948" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="949" spans="1:9">
       <c r="A949">
         <v>7</v>
       </c>
       <c r="B949" t="s">
-        <v>1719</v>
+        <v>1732</v>
       </c>
       <c r="C949">
         <v>77</v>
       </c>
       <c r="D949" t="s">
-        <v>1372</v>
+        <v>1380</v>
       </c>
       <c r="E949" t="s">
-        <v>1456</v>
+        <v>1466</v>
       </c>
       <c r="F949" t="s">
         <v>75</v>
       </c>
+      <c r="G949" t="s">
+        <v>1139</v>
+      </c>
       <c r="I949" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="950" spans="1:9">
       <c r="A950">
         <v>8</v>
       </c>
       <c r="B950" t="s">
-        <v>1719</v>
+        <v>1732</v>
       </c>
       <c r="C950">
         <v>66</v>
       </c>
       <c r="D950" t="s">
-        <v>1723</v>
+        <v>1736</v>
       </c>
       <c r="E950" t="s">
-        <v>1724</v>
+        <v>1737</v>
       </c>
       <c r="F950" t="s">
-        <v>1725</v>
+        <v>1738</v>
+      </c>
+      <c r="G950" t="s">
+        <v>1473</v>
       </c>
       <c r="I950" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="951" spans="1:9">
       <c r="A951">
         <v>9</v>
       </c>
       <c r="B951" t="s">
-        <v>1719</v>
+        <v>1732</v>
       </c>
       <c r="C951">
         <v>59</v>
       </c>
       <c r="D951" t="s">
-        <v>1726</v>
+        <v>1739</v>
       </c>
       <c r="E951" t="s">
         <v>482</v>
       </c>
       <c r="F951" t="s">
-        <v>1171</v>
+        <v>1173</v>
+      </c>
+      <c r="G951" t="s">
+        <v>1310</v>
       </c>
       <c r="I951" t="s">
-        <v>346</v>
+        <v>651</v>
       </c>
     </row>
     <row r="952" spans="1:9">
       <c r="A952">
         <v>10</v>
       </c>
       <c r="B952" t="s">
-        <v>1719</v>
+        <v>1732</v>
       </c>
       <c r="C952">
         <v>42</v>
       </c>
       <c r="D952" t="s">
-        <v>1727</v>
+        <v>1740</v>
       </c>
       <c r="E952" t="s">
-        <v>1728</v>
+        <v>1741</v>
       </c>
       <c r="F952" t="s">
         <v>420</v>
       </c>
       <c r="I952" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="953" spans="1:9">
       <c r="A953">
         <v>932</v>
       </c>
       <c r="B953" t="s">
-        <v>1729</v>
+        <v>1742</v>
       </c>
       <c r="C953">
         <v>13</v>
       </c>
       <c r="D953" t="s">
-        <v>1730</v>
+        <v>1743</v>
       </c>
       <c r="E953" t="s">
-        <v>1731</v>
+        <v>1744</v>
       </c>
       <c r="F953" t="s">
         <v>75</v>
       </c>
       <c r="I953" t="s">
         <v>651</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>